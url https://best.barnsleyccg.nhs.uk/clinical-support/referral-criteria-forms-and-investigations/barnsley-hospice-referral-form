--- v0 (2025-10-04)
+++ v1 (2026-04-05)
@@ -1,59 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="39AA8339" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="002E09F8" w:rsidP="00622471">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Barnsley Hospice</w:t>
       </w:r>
       <w:r w:rsidR="00CA4BE2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -432,51 +436,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="23DC1F69" w14:textId="77777777" w:rsidR="00C41505" w:rsidRDefault="00C41505">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="531316AA" id="Rectangle 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:209pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0ZWnOGgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTtFrJR0xXaUoS0&#10;gkoLHzB1nMaSb9huk/49Y6e0WUBCQuTBnaknZ87MnMnqYVCSnLjzwuiaFrOcEq6ZaYQ+1PTb1+2b&#10;khIfQDcgjeY1PXNPH9avX616W/G56YxsuCMIon3V25p2IdgqyzzruAI/M5ZrvGyNUxDQdYescdAj&#10;upLZPM/fZr1xjXWGce/x3814SdcJv205C1/a1vNAZE2RW0inS+c+ntl6BdXBge0Eu9CAf2ChQGhM&#10;eoXaQABydOI3KCWYM960YcaMykzbCsZTDVhNkf9SzXMHlqdasDneXtvk/x8s+3x6tjuHbeitrzya&#10;sYqhdSr+Ij8y1HQ5L8tyie0713Txrijzshwbx4dAGAYUxd0ix3uGAcV8Uc6X8T67AVnnw0duFIlG&#10;TR3OJbULTk8+jKE/Q2Jeb6RotkLK5LjD/lE6cgKc4TY9F/QXYVKTvqb3S8xNGKCUWgkBTWWbmnp9&#10;SPlevOGnwHl6/gQciW3AdyOBhDBWr0RA7Uqhalpe34aq49B80A0JZ4uC1yh7Gpl5RYnkuCRoJNUF&#10;EPLvcdhEqbGXt/FEKwz74TKzvWnOO0e8ZVuBTJ/Ahx04FHGBaVHYmPD7ERySkJ80Kue+uIstClPH&#10;TZ391AHNOoP7woKjZHQeQ9qfOBpt3h+DaUUaYeQ1krnQRckmEVzWK+7E1E9Rt4/A+gcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQD8keT93QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUjcqN0f2iiNU6EKuPTUgji78SaOGq/T2G3D27Oc4LQazWj2m2Iz+k5ccYhtIA3TiQKBVAXbUqPh&#10;8+PtKQMRkyFrukCo4RsjbMr7u8LkNtxoj9dDagSXUMyNBpdSn0sZK4fexEnokdirw+BNYjk00g7m&#10;xuW+kzOlltKblviDMz1uHVanw8VrqHf0Xn/tXsdaucyd9tszLs1Z68eH8WUNIuGY/sLwi8/oUDLT&#10;MVzIRtFpWEwz3pI0zPiwv5ivnkEcWc8VyLKQ/weUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQA0ZWnOGgIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQD8keT93QAAAAgBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+                    <v:rect w14:anchorId="531316AA" id="Rectangle 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:209pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2cnQIMgIAAHQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTtFrJR0xXaUoS0&#10;YisWPmDqOIkl37DdJv17xk7pdgEJCZEHxxOPz5wzl6zuRiXJkTsvjK5pMcsp4ZqZRuiupt++bt+U&#10;lPgAugFpNK/piXt6t379ajXYis9Nb2TDHUEQ7avB1rQPwVZZ5lnPFfiZsVzjYWucgoCm67LGwYDo&#10;SmbzPH+bDcY11hnGvcevm+mQrhN+23IWHtvW80BkTZFbSKtL6z6u2XoFVefA9oKdacA/sFAgNAa9&#10;QG0gADk48RuUEswZb9owY0Zlpm0F40kDqinyX9Q89WB50oLJ8faSJv//YNnn484R0dR0vqREg8Ia&#10;fcGsge4kJ/gNEzRYX6Hfk925s+VxG9WOrVPxjTrIWNPlvCzLJab5VNPFu6LMy3JKMB8DYehQFDeL&#10;HM8ZOhTzRTnhZ89A1vnwkRtF4qamDpmktMLxwQcMjq4/XWJcb6RotkLKZLhufy8dOQLWepueGB2v&#10;vHCTmgw1vV1GvQyw5VoJAbfKYhK87lK8Fzf8NXCenj8BR2Ib8P1EICFM6pUI2ONSqJqWl9tQ9Rya&#10;D7oh4WQx6RrHg0ZmXlEiOQ4TbpA+VAGE/LsfypQa1cZiTeWJuzDux3PN9qY5Yam9ZVuBTB/Ahx04&#10;bPYCw+IAYMDvB3BIQn7S2GG3xU1MUbg23LWxvzZAs97gXLHgKJmM+5DmLErQ5v0hmFakEkZeE5kz&#10;XWztVKbzGMbZubaT1/PPYv0DAAD//wMAUEsDBBQABgAIAAAAIQD8keT93QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqN0f2iiNU6EKuPTUgji78SaOGq/T2G3D27Oc4LQa&#10;zWj2m2Iz+k5ccYhtIA3TiQKBVAXbUqPh8+PtKQMRkyFrukCo4RsjbMr7u8LkNtxoj9dDagSXUMyN&#10;BpdSn0sZK4fexEnokdirw+BNYjk00g7mxuW+kzOlltKblviDMz1uHVanw8VrqHf0Xn/tXsdaucyd&#10;9tszLs1Z68eH8WUNIuGY/sLwi8/oUDLTMVzIRtFpWEwz3pI0zPiwv5ivnkEcWc8VyLKQ/weUPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2cnQIMgIAAHQEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8keT93QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="23DC1F69" w14:textId="77777777" w:rsidR="00C41505" w:rsidRDefault="00C41505">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="674B01D5" wp14:editId="43923F24">
                       <wp:simplePos x="0" y="0"/>
@@ -515,51 +519,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="7BD7CAD5" w14:textId="77777777" w:rsidR="00C41505" w:rsidRDefault="00C41505">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="674B01D5" id="Rectangle 22" o:spid="_x0000_s1027" style="position:absolute;margin-left:172pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkbUgRHQIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTtFrJR0xXaUoS0&#10;gkoLHzB1nMaSb9huk/49Y6e0WUBCQuTBnYknZ87MnOnqYVCSnLjzwuiaFrOcEq6ZaYQ+1PTb1+2b&#10;khIfQDcgjeY1PXNPH9avX616W/G56YxsuCMIon3V25p2IdgqyzzruAI/M5ZrvGyNUxDQdYescdAj&#10;upLZPM/fZr1xjXWGce/x7Wa8pOuE37achS9t63kgsqbILaTTpXMfz2y9gurgwHaCXWjAP7BQIDQm&#10;vUJtIAA5OvEblBLMGW/aMGNGZaZtBeOpBqymyH+p5rkDy1Mt2Bxvr23y/w+WfT49253DNvTWVx7N&#10;WMXQOhV/kR8Zarqcl2W5xPada7p4V5R5WY6N40MgDAOK4m6R4z3DgGK+KOfLeJ/dgKzz4SM3ikSj&#10;pg7nktoFpycfxtCfITGvN1I0WyFlctxh/ygdOQHOcJueC/qLMKlJX9P7JeYmDFBKrYSAprJNTb0+&#10;pHwvvvBT4Dw9fwKOxDbgu5FAQhirVyKgdqVQNS2vX0PVcWg+6IaEs0XBa5Q9jcy8okRyXBI0kuoC&#10;CPn3OGyi1NjL23iiFYb9QAQWVkSs+GZvmvPOEW/ZViDhJ/BhBw61XGB21Dfm/X4Eh1zkJ40Cui/u&#10;YqfC1HFTZz91QLPO4Nqw4CgZnceQ1ihOSJv3x2BakSZ5I3NhjcpNWrhsWVyNqZ+ibv8F6x8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCbFLi83AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;lfgHa5G4tTZNiaoQp0IVcOmpBXF2400cNV6nsduGv2c5wWk1mtHsm3Iz+V5ccYxdIA2PCwUCqQ62&#10;o1bD58fbfA0iJkPW9IFQwzdG2FR3s9IUNtxoj9dDagWXUCyMBpfSUEgZa4fexEUYkNhrwuhNYjm2&#10;0o7mxuW+l0ulculNR/zBmQG3DuvT4eI1NDt6b752r1Oj3Nqd9tsz5uas9cP99PIMIuGU/sLwi8/o&#10;UDHTMVzIRtFryFYr3pI0LPmwn+XZE4gj60yBrEr5f0D1AwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAORtSBEdAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJsUuLzcAAAACAEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+                    <v:rect w14:anchorId="674B01D5" id="Rectangle 22" o:spid="_x0000_s1027" style="position:absolute;margin-left:172pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnwjyCNAIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/01y6hWzUdIW2FCGt&#10;2IqFD5g6TmLJN2xv0/49Y6e0XUBCQuTB8diTM2fOzGR5d1CS7LnzwuiGFrOcEq6ZaYXuG/rt6+ZN&#10;RYkPoFuQRvOGHrmnd6vXr5ajrXlpBiNb7giCaF+PtqFDCLbOMs8GrsDPjOUaLzvjFAQ0XZ+1DkZE&#10;VzIr8/xtNhrXWmcY9x5P19MlXSX8ruMsPHad54HIhiK3kFaX1l1cs9US6t6BHQQ70YB/YKFAaAx6&#10;hlpDAPLsxG9QSjBnvOnCjBmVma4TjKccMJsi/yWbpwEsT7mgON6eZfL/D5Z93m8dEW1Dy5ISDQpr&#10;9AVVA91LTvAMBRqtr9HvyW7dyfK4jdkeOqfiG/Mgh4YuyqqqFijzsaHzd0WVV9UkMD8EwtChKG7m&#10;Od4zdCjKeVUu4n12AbLOh4/cKBI3DXXIJMkK+wcfJtefLjGuN1K0GyFlMly/u5eO7AFrvUnPCf2F&#10;m9RkbOjtAmMTBthynYSAW2VRBK/7FO/FF/4aOE/Pn4AjsTX4YSKQEKbslQjY41Kohlbnr6EeOLQf&#10;dEvC0aLoGseDRmZeUSI5DhNuMGOoAwj5dz8UUWrUMhZrKk/chcPukKpbRKx4sjPtESvuLdsIJPwA&#10;PmzBYc8XGB3nAON+fwaHXOQnjY12W9xEpcK14a6N3bUBmg0Gx4sFR8lk3Ic0bjETbd4/B9OJVMkL&#10;mRNr7PDUC6dpjCN0bSevyz9j9QMAAP//AwBQSwMEFAAGAAgAAAAhAJsUuLzcAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO+V+Adrkbi1Nk2JqhCnQhVw6akFcXbjTRw1Xqex24a/ZznB&#10;aTWa0eybcjP5XlxxjF0gDY8LBQKpDrajVsPnx9t8DSImQ9b0gVDDN0bYVHez0hQ23GiP10NqBZdQ&#10;LIwGl9JQSBlrh97ERRiQ2GvC6E1iObbSjubG5b6XS6Vy6U1H/MGZAbcO69Ph4jU0O3pvvnavU6Pc&#10;2p322zPm5qz1w/308gwi4ZT+wvCLz+hQMdMxXMhG0WvIVivekjQs+bCf5dkTiCPrTIGsSvl/QPUD&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp8I8gjQCAAB7BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmxS4vNwAAAAIAQAADwAAAAAAAAAAAAAA&#10;AACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="7BD7CAD5" w14:textId="77777777" w:rsidR="00C41505" w:rsidRDefault="00C41505">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="02E4B6D5" w14:textId="77777777" w:rsidR="00C41505" w:rsidRDefault="00C41505" w:rsidP="00622471">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
             </w:pPr>
             <w:r>
               <w:t>If yes, which language?</w:t>
             </w:r>
@@ -591,51 +595,51 @@
             <w:r>
               <w:t xml:space="preserve">Male      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C8D1E18" wp14:editId="2CC86CA4">
                   <wp:extent cx="123825" cy="133350"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="5" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 4"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="133350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -644,51 +648,51 @@
             <w:r>
               <w:t xml:space="preserve">           Female         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FFC94F7" wp14:editId="37EB82DA">
                   <wp:extent cx="123825" cy="133350"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="6" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="133350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -697,51 +701,51 @@
             <w:r>
               <w:t xml:space="preserve">      Other         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6107A4BC" wp14:editId="7D479B55">
                   <wp:extent cx="123825" cy="133350"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="8" name="Picture 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="133350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -759,51 +763,51 @@
             <w:r>
               <w:t xml:space="preserve">Non-binary    </w:t>
             </w:r>
             <w:r w:rsidR="00597BE2">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AECEA5A" wp14:editId="4DE76499">
                   <wp:extent cx="123825" cy="133350"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="9" name="Picture 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="133350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -812,51 +816,51 @@
             <w:r>
               <w:t xml:space="preserve">           Prefer not to say            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CA25946" wp14:editId="1B4783F6">
                   <wp:extent cx="123825" cy="133350"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="11" name="Picture 11"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 8"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="133350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -932,51 +936,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="65879A16" w14:textId="77777777" w:rsidR="00C41505" w:rsidRDefault="00C41505">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="219E2A51" id="Rectangle 19" o:spid="_x0000_s1028" style="position:absolute;margin-left:209pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA91b1aHQIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/01y6hWzUdIW2FCGt&#10;oNLCB0wdp7HkG7bbpH/P2CltF5CQEHlwZ+LJmTMzZ7p8GJUkR+68MLqhxSynhGtmWqH3Df32dfOm&#10;osQH0C1Io3lDT9zTh9XrV8vB1rw0vZEtdwRBtK8H29A+BFtnmWc9V+BnxnKNl51xCgK6bp+1DgZE&#10;VzIr8/xtNhjXWmcY9x7frqdLukr4XcdZ+NJ1ngciG4rcQjpdOnfxzFZLqPcObC/YmQb8AwsFQmPS&#10;C9QaApCDE79BKcGc8aYLM2ZUZrpOMJ5qwGqK/JdqnnuwPNWCzfH20ib//2DZ5+Oz3Tpsw2B97dGM&#10;VYydU/EX+ZGxoYuyqqoFtu/U0Pm7osqramocHwNhGFAUd/Mc7xkGFOW8KhfxPrsCWefDR24UiUZD&#10;Hc4ltQuOTz5MoT9DYl5vpGg3QsrkuP3uUTpyBJzhJj1n9BdhUpOhofcLzE0YoJQ6CQFNZduGer1P&#10;+V584W+B8/T8CTgSW4PvJwIJYapeiYDalUI1tLp8DXXPof2gWxJOFgWvUfY0MvOKEslxSdBIqgsg&#10;5N/jsIlSYy+v44lWGHcjEVhYGbHim51pT1tHvGUbgYSfwIctONRygdlR35j3+wEccpGfNArovriL&#10;nQq3jrt1drcOaNYbXBsWHCWT8xjSGsUJafP+EEwn0iSvZM6sUblJC+cti6tx66eo63/B6gcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQD8keT93QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqN0f2iiNU6EKuPTUgji78SaOGq/T2G3D27Oc4LQazWj2m2Iz+k5ccYhtIA3TiQKBVAXb&#10;UqPh8+PtKQMRkyFrukCo4RsjbMr7u8LkNtxoj9dDagSXUMyNBpdSn0sZK4fexEnokdirw+BNYjk0&#10;0g7mxuW+kzOlltKblviDMz1uHVanw8VrqHf0Xn/tXsdaucyd9tszLs1Z68eH8WUNIuGY/sLwi8/o&#10;UDLTMVzIRtFpWEwz3pI0zPiwv5ivnkEcWc8VyLKQ/weUPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA91b1aHQIAAFMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQD8keT93QAAAAgBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                    <v:rect w14:anchorId="219E2A51" id="Rectangle 19" o:spid="_x0000_s1028" style="position:absolute;margin-left:209pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDclBCGNAIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTtFtKo6QptKUJa&#10;sRULHzB1nMSSb9hum/49Y6e0XUBCQuTB8diTM2fOzGR5PyhJDtx5YXRNi0lOCdfMNEJ3Nf32dfOm&#10;pMQH0A1Io3lNT9zT+9XrV8ujrfjU9EY23BEE0b462pr2IdgqyzzruQI/MZZrvGyNUxDQdF3WODgi&#10;upLZNM/fZkfjGusM497j6Xq8pKuE37achae29TwQWVPkFtLq0rqLa7ZaQtU5sL1gZxrwDywUCI1B&#10;L1BrCED2TvwGpQRzxps2TJhRmWlbwXjKAbMp8l+yee7B8pQLiuPtRSb//2DZ58PWEdFg7RaUaFBY&#10;oy+oGuhOcoJnKNDR+gr9nu3WnS2P25jt0DoV35gHGWo6n5ZlOUeZTzWdvSvKvCxHgfkQCEOHorib&#10;5XjP0KGYzsrpPN5nVyDrfPjIjSJxU1OHTJKscHj0YXT96RLjeiNFsxFSJsN1uwfpyAGw1pv0nNFf&#10;uElNjjVdzDE2YYAt10oIuFUWRfC6S/FefOFvgfP0/Ak4EluD70cCCWHMXomAPS6Fqml5+RqqnkPz&#10;QTcknCyKrnE8aGTmFSWS4zDhBjOGKoCQf/dDEaVGLWOxxvLEXRh2Q6ruNGLFk51pTlhxb9lGIOFH&#10;8GELDnu+wOg4Bxj3+x4ccpGfNDbaoriLSoVbw90au1sDNOsNjhcLjpLReAhp3GIm2rzfB9OKVMkr&#10;mTNr7PDUC+dpjCN0ayev6z9j9QMAAP//AwBQSwMEFAAGAAgAAAAhAPyR5P3dAAAACAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3R/aKI1ToQq49NSCOLvxJo4ar9PYbcPbs5zg&#10;tBrNaPabYjP6TlxxiG0gDdOJAoFUBdtSo+Hz4+0pAxGTIWu6QKjhGyNsyvu7wuQ23GiP10NqBJdQ&#10;zI0Gl1KfSxkrh97ESeiR2KvD4E1iOTTSDubG5b6TM6WW0puW+IMzPW4dVqfDxWuod/Ref+1ex1q5&#10;zJ322zMuzVnrx4fxZQ0i4Zj+wvCLz+hQMtMxXMhG0WlYTDPekjTM+LC/mK+eQRxZzxXIspD/B5Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANyUEIY0AgAAewQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPyR5P3dAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAjgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="65879A16" w14:textId="77777777" w:rsidR="00C41505" w:rsidRDefault="00C41505">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00C41505">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="27A7F3DC" wp14:editId="71431982">
                       <wp:simplePos x="0" y="0"/>
@@ -1015,51 +1019,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="13750CBB" w14:textId="77777777" w:rsidR="00C41505" w:rsidRDefault="00C41505">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="27A7F3DC" id="Rectangle 18" o:spid="_x0000_s1029" style="position:absolute;margin-left:172pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1QD7VHQIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTtFrJR0xXaUoS0&#10;gkoLHzB1nMaSb9huk/49Y6e0WUBCQuTBnYknZ87MnOnqYVCSnLjzwuiaFrOcEq6ZaYQ+1PTb1+2b&#10;khIfQDcgjeY1PXNPH9avX616W/G56YxsuCMIon3V25p2IdgqyzzruAI/M5ZrvGyNUxDQdYescdAj&#10;upLZPM/fZr1xjXWGce/x7Wa8pOuE37achS9t63kgsqbILaTTpXMfz2y9gurgwHaCXWjAP7BQIDQm&#10;vUJtIAA5OvEblBLMGW/aMGNGZaZtBeOpBqymyH+p5rkDy1Mt2Bxvr23y/w+WfT49253DNvTWVx7N&#10;WMXQOhV/kR8Zarqcl2W5xPada7p4V5R5WY6N40MgDAOK4m6R4z3DgGK+KOfLeJ/dgKzz4SM3ikSj&#10;pg7nktoFpycfxtCfITGvN1I0WyFlctxh/ygdOQHOcJueC/qLMKlJX9P7JeYmDFBKrYSAprJNTb0+&#10;pHwvvvBT4Dw9fwKOxDbgu5FAQhirVyKgdqVQNS2vX0PVcWg+6IaEs0XBa5Q9jcy8okRyXBI0kuoC&#10;CPn3OGyi1NjL23iiFYb9QAQWtohY8c3eNOedI96yrUDCT+DDDhxqucDsqG/M+/0IDrnITxoFdF/c&#10;xU6FqeOmzn7qgGadwbVhwVEyOo8hrVGckDbvj8G0Ik3yRubCGpWbtHDZsrgaUz9F3f4L1j8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCbFLi83AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;lfgHa5G4tTZNiaoQp0IVcOmpBXF2400cNV6nsduGv2c5wWk1mtHsm3Iz+V5ccYxdIA2PCwUCqQ62&#10;o1bD58fbfA0iJkPW9IFQwzdG2FR3s9IUNtxoj9dDagWXUCyMBpfSUEgZa4fexEUYkNhrwuhNYjm2&#10;0o7mxuW+l0ulculNR/zBmQG3DuvT4eI1NDt6b752r1Oj3Nqd9tsz5uas9cP99PIMIuGU/sLwi8/o&#10;UDHTMVzIRtFryFYr3pI0LPmwn+XZE4gj60yBrEr5f0D1AwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhALVAPtUdAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJsUuLzcAAAACAEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+                    <v:rect w14:anchorId="27A7F3DC" id="Rectangle 18" o:spid="_x0000_s1029" style="position:absolute;margin-left:172pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZe7ftNQIAAHsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTtFrJR0xXaUoS0&#10;YiuW/YCp4ySWfMN2m/TvGbul7QIS0oo8uB57fObMmZku7kYlyZ47L4yuaTHJKeGamUborqbP39fv&#10;Skp8AN2ANJrX9MA9vVu+fbMYbMWnpjey4Y4giPbVYGvah2CrLPOs5wr8xFiu8bI1TkFA03VZ42BA&#10;dCWzaZ6/zwbjGusM497j6ep4SZcJv205C49t63kgsqbILaTVpXUb12y5gKpzYHvBTjTgFSwUCI1B&#10;z1ArCEB2TvwBpQRzxps2TJhRmWlbwXjKAbMp8t+yeerB8pQLiuPtWSb//2DZ1/3GEdFg7bBSGhTW&#10;6BuqBrqTnOAZCjRYX6Hfk924k+VxG7MdW6fiL+ZBxprOp2VZzlHmQ01nH4oyL9N7qPgYCEOHoriZ&#10;5XjP0KGYzsrpPOJnFyDrfPjMjSJxU1OHTJKssH/w4ej6yyXG9UaKZi2kTIbrtvfSkT1grdfpO6G/&#10;cJOaDDW9nWNswgBbrpUQcKssiuB1l+K9eOGvgfP0/Q04EluB748EEkJ0g0qJgD0uhappeX4NVc+h&#10;+aQbEg4WRdc4HjQy84oSyXGYcJOeBxDy334ootSoZSzWsTxxF8btmKo7i1jxZGuaA1bcW7YWSPgB&#10;fNiAw54vMDrOAcb9sQOHXOQXjY12W9xEpcK14a6N7bUBmvUGx4sFR8nRuA9p3KIQ2nzcBdOKVMkL&#10;mRNr7PDUC6dpjCN0bSevy3/G8icAAAD//wMAUEsDBBQABgAIAAAAIQCbFLi83AAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvlfgHa5G4tTZNiaoQp0IVcOmpBXF2400cNV6nsduGv2c5&#10;wWk1mtHsm3Iz+V5ccYxdIA2PCwUCqQ62o1bD58fbfA0iJkPW9IFQwzdG2FR3s9IUNtxoj9dDagWX&#10;UCyMBpfSUEgZa4fexEUYkNhrwuhNYjm20o7mxuW+l0ulculNR/zBmQG3DuvT4eI1NDt6b752r1Oj&#10;3Nqd9tsz5uas9cP99PIMIuGU/sLwi8/oUDHTMVzIRtFryFYr3pI0LPmwn+XZE4gj60yBrEr5f0D1&#10;AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJl7t+01AgAAewQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJsUuLzcAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAjwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="13750CBB" w14:textId="77777777" w:rsidR="00C41505" w:rsidRDefault="00C41505">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00C41505">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5577" w:type="dxa"/>
             <w:vMerge/>
@@ -1137,51 +1141,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="34B2FF7A" w14:textId="77777777" w:rsidR="00597BE2" w:rsidRDefault="00597BE2" w:rsidP="00597BE2">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="349A722B" id="Rectangle 14" o:spid="_x0000_s1030" style="position:absolute;margin-left:254.65pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251717632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAP86teEQIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XkJgqdiIsKqWUlVa&#10;tUjbfsDgOMSSb/UYEv6+Y8MC21aqVDUPjscenzkzc2bxMBjNDjKgcrbm5WjMmbTCNcruav792/rd&#10;nDOMYBvQzsqaHyXyh+XbN4veV3LiOqcbGRiBWKx6X/MuRl8VBYpOGsCR89LSZeuCgUhm2BVNgJ7Q&#10;jS4m4/H7oneh8cEJiUinq9MlX2b8tpUifm1blJHpmhO3mNeQ121ai+UCql0A3ylxpgH/wMKAshT0&#10;ArWCCGwf1G9QRong0LVxJJwpXNsqIXMOlE05/iWb5w68zLlQcdBfyoT/D1Z8OTz7TaAy9B4rpG3K&#10;YmiDSX/ix4ZcrOOlWHKITNBhOZnOJzPOBF2V0+l0lotZXB/7gPGTdIalTc0D9SKXCA5PGCkgub64&#10;pFjotGrWSutshN32UQd2AOrbOn+pVfTklZu2rK/5/SzzAJJPqyESJeObmqPd5XivXuAt8Dh/fwJO&#10;xFaA3YlARjhJxahIetXK1Hx+eQ1VJ6H5aBsWj55EbknqPDFDw5mWNBi0yUqLoPTf/ShNbSnba0vS&#10;Lg7bgSlK7C5hpZOta46bwNCLtSLCT4BxA4H0W1J00jTF/bGHQFz0Z0uiuS/vUqXirRFuje2tAVZ0&#10;jkZFxMDZyXiMeXRSh6z7sI+uVbmTVzJn1qTW3K3zZKVxuLWz13X+lz8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQBVhilZ2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE2qViHE&#10;qVAFXHpqQZzdeBNHjddp7Lbh71lO7XE0o5k35WryvTjjGLtAGp5nCgRSHWxHrYbvr4+nHERMhqzp&#10;A6GGX4ywqu7vSlPYcKEtnnepFVxCsTAaXEpDIWWsHXoTZ2FAYq8JozeJ5dhKO5oLl/teZkotpTcd&#10;8YIzA64d1ofdyWtoNvTZ/Gzep0a53B226yMuzVHrx4fp7RVEwildw/CPz+hQMdM+nMhG0WtYqJc5&#10;RzVkfIn9RZbzlT3ruQJZlfL2QPUHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD/OrXhEC&#10;AABHBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVYYp&#10;WdsAAAAIAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+                    <v:rect w14:anchorId="349A722B" id="Rectangle 14" o:spid="_x0000_s1030" style="position:absolute;margin-left:254.65pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251717632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBG2y/wKAIAAG8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0zTtFu1GTVdoSxHS&#10;CioWPmDqOIkl3/C4Tfr3jN3S7QISEiIPrscez5w5Z6bL+9FodpABlbM1LydTzqQVrlG2q/m3r5s3&#10;t5xhBNuAdlbW/CiR369ev1oOvpIz1zvdyMAoiMVq8DXvY/RVUaDopQGcOC8tXbYuGIhkhq5oAgwU&#10;3ehiNp2+LQYXGh+ckIh0uj5d8lWO37ZSxM9tizIyXXPCFvMa8rpLa7FaQtUF8L0SZxjwDygMKEtJ&#10;L6HWEIHtg/otlFEiOHRtnAhnCte2SshcA1VTTn+p5qkHL3MtRA76C034/8KKT4dtYKoh7W44s2BI&#10;oy/EGthOS0ZnRNDgsSK/J78NZwtpm6od22DSL9XBxkzq8UKqHCMTdFjO5rezBWeCrsr5fL7IpBfP&#10;j33A+EE6w9Km5oGyZyrh8IiREpLrT5eUC51WzUZpnY3Q7R50YAcgfTf5S4jpyQs3bdlQ87tFxgHU&#10;Zq2GSJCMp8LRdjnfixd4HXiavz8FTsDWgP0JQI6Q3KAyKlJfa2Vqfnt5DVUvoXlvGxaPnoi2NBI8&#10;IUPDmZY0QLTJzyMo/Xc/KlNbqjYJdJIk7eK4G7OiF/F2rjmSyujFRhHgR8C4hUB9XlJ26n3K+30P&#10;gbDoj5aa6668SUzFayNcG7trA6zoHY2UiIGzk/EQ84glIqx7t4+uVVnJBO8E5oyaujqrdZ7ANDbX&#10;dvZ6/p9Y/QAAAP//AwBQSwMEFAAGAAgAAAAhAFWGKVnbAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoTapWIcSpUAVcempBnN14E0eN12nstuHvWU7tcTSjmTflavK9OOMY&#10;u0AanmcKBFIdbEethu+vj6ccREyGrOkDoYZfjLCq7u9KU9hwoS2ed6kVXEKxMBpcSkMhZawdehNn&#10;YUBirwmjN4nl2Eo7mguX+15mSi2lNx3xgjMDrh3Wh93Ja2g29Nn8bN6nRrncHbbrIy7NUevHh+nt&#10;FUTCKV3D8I/P6FAx0z6cyEbRa1iolzlHNWR8if1FlvOVPeu5AlmV8vZA9QcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBG2y/wKAIAAG8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBVhilZ2wAAAAgBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="34B2FF7A" w14:textId="77777777" w:rsidR="00597BE2" w:rsidRDefault="00597BE2" w:rsidP="00597BE2">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:t>Does the patient have a disability? Yes        No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
@@ -1223,51 +1227,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="35FC7402" w14:textId="77777777" w:rsidR="00597BE2" w:rsidRDefault="00597BE2" w:rsidP="00597BE2">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="655D4582" id="Rectangle 3" o:spid="_x0000_s1031" style="position:absolute;margin-left:209pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHMdVCHAIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTtFrJR0xXaUoS0&#10;gkoLHzB1nMaSb9huk/49Y6e0WUBCQuTBnYknZ86cmenqYVCSnLjzwuiaFrOcEq6ZaYQ+1PTb1+2b&#10;khIfQDcgjeY1PXNPH9avX616W/G56YxsuCMIon3V25p2IdgqyzzruAI/M5ZrvGyNUxDQdYescdAj&#10;upLZPM/fZr1xjXWGce/x7Wa8pOuE37achS9t63kgsqbILaTTpXMfz2y9gurgwHaCXWjAP7BQIDQm&#10;vUJtIAA5OvEblBLMGW/aMGNGZaZtBeOpBqymyH+p5rkDy1MtKI63V5n8/4Nln0/PdudQht76yqMZ&#10;qxhap+Iv8iNDTZfzsiyXKN+5pot3RZmX5SgcHwJhGFAUd4sc7xkGFPNFOV/G++wGZJ0PH7lRJBo1&#10;ddiXJBecnnwYQ3+GxLzeSNFshZTJcYf9o3TkBNjDbXou6C/CpCZ9Te+XmJswwFFqJQQ0lW1q6vUh&#10;5XvxhZ8C5+n5E3AktgHfjQQSwli9EgFnVwpV0/L6NVQdh+aDbkg4Wxx4jWNPIzOvKJEclwSNNHUB&#10;hPx7HIooNWp5a0+0wrAfiMDCktDxzd40550j3rKtQMJP4MMOHM5ygdlxvjHv9yM45CI/aRyg++Iu&#10;KhWmjps6+6kDmnUG14YFR8noPIa0RrFD2rw/BtOK1MkbmQtrnNw0C5cti6sx9VPU7b9g/QMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPyR5P3dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNyo3R/aKI1ToQq49NSCOLvxJo4ar9PYbcPbs5zgtBrNaPabYjP6TlxxiG0gDdOJAoFUBdtS&#10;o+Hz4+0pAxGTIWu6QKjhGyNsyvu7wuQ23GiP10NqBJdQzI0Gl1KfSxkrh97ESeiR2KvD4E1iOTTS&#10;DubG5b6TM6WW0puW+IMzPW4dVqfDxWuod/Ref+1ex1q5zJ322zMuzVnrx4fxZQ0i4Zj+wvCLz+hQ&#10;MtMxXMhG0WlYTDPekjTM+LC/mK+eQRxZzxXIspD/B5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAAcx1UIcAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPyR5P3dAAAACAEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+                    <v:rect w14:anchorId="655D4582" id="Rectangle 3" o:spid="_x0000_s1031" style="position:absolute;margin-left:209pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDUFV4MgIAAHkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTtFrJR0xXaUoS0&#10;YisWPmDqOIkl37C9Tfr3jJ3SdgEJCZEHdyaenDlzZqaru1FJcuDOC6NrWsxySrhmphG6q+m3r9s3&#10;JSU+gG5AGs1reuSe3q1fv1oNtuJz0xvZcEcQRPtqsDXtQ7BVlnnWcwV+ZizXeNkapyCg67qscTAg&#10;upLZPM/fZoNxjXWGce/x7Wa6pOuE37achce29TwQWVPkFtLp0rmPZ7ZeQdU5sL1gJxrwDywUCI1J&#10;z1AbCECenfgNSgnmjDdtmDGjMtO2gvFUA1ZT5L9U89SD5akWFMfbs0z+/8Gyz4edI6Kp6YISDQpb&#10;9AVFA91JThZRnsH6CqOe7M6dPI9mrHVsnYq/WAUZa7qcl2W5RJGPCPauKPOynOTlYyAMA4riZpHj&#10;PcOAYr4o58t4n12ArPPhIzeKRKOmDokkUeHw4MMU+jMk5vVGimYrpEyO6/b30pEDYKe36TmhvwiT&#10;mgw1vV1ibsIAB66VENBUFiXwukv5Xnzhr4Hz9PwJOBLbgO8nAglhql6JgBMuhappef4aqp5D80E3&#10;JBwtaq5xOWhk5hUlkuMqoYEVQxVAyL/HoYhSo5axWVN7ohXG/Zh6m4SOb/amOWK/vWVbgYQfwIcd&#10;OJz4ArPjFmDe78/gkIv8pHHMboubqFS4dty1s792QLPe4HKx4CiZnPuQli1Wos3752BakTp5IXNi&#10;jfOdZuG0i3GBrv0UdfnHWP8AAAD//wMAUEsDBBQABgAIAAAAIQD8keT93QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqN0f2iiNU6EKuPTUgji78SaOGq/T2G3D27Oc4LQa&#10;zWj2m2Iz+k5ccYhtIA3TiQKBVAXbUqPh8+PtKQMRkyFrukCo4RsjbMr7u8LkNtxoj9dDagSXUMyN&#10;BpdSn0sZK4fexEnokdirw+BNYjk00g7mxuW+kzOlltKblviDMz1uHVanw8VrqHf0Xn/tXsdaucyd&#10;9tszLs1Z68eH8WUNIuGY/sLwi8/oUDLTMVzIRtFpWEwz3pI0zPiwv5ivnkEcWc8VyLKQ/weUPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDUFV4MgIAAHkEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8keT93QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="35FC7402" w14:textId="77777777" w:rsidR="00597BE2" w:rsidRDefault="00597BE2" w:rsidP="00597BE2">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5577" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -1353,51 +1357,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="6B5FB608" w14:textId="77777777" w:rsidR="00597BE2" w:rsidRDefault="00597BE2" w:rsidP="00597BE2">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="562A640B" id="Rectangle 15" o:spid="_x0000_s1032" style="position:absolute;margin-left:210.6pt;margin-top:.35pt;width:9.75pt;height:10.5pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe3t2aEQIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XkKgrNiIsKqWUlVa&#10;tUjbfsDgOMSSb/UYEv6+Y8MC21aqVDUPjscenzkzc2bxMBjNDjKgcrbm5WjMmbTCNcruav792/rd&#10;nDOMYBvQzsqaHyXyh+XbN4veV3LiOqcbGRiBWKx6X/MuRl8VBYpOGsCR89LSZeuCgUhm2BVNgJ7Q&#10;jS4m4/Fd0bvQ+OCERKTT1emSLzN+20oRv7Ytysh0zYlbzGvI6zatxXIB1S6A75Q404B/YGFAWQp6&#10;gVpBBLYP6jcoo0Rw6No4Es4Urm2VkDkHyqYc/5LNcwde5lyoOOgvZcL/Byu+HJ79JlAZeo8V0jZl&#10;MbTBpD/xY0Mu1vFSLDlEJuiwnEznkxlngq7K6XQ6y8Usro99wPhJOsPSpuaBepFLBIcnjBSQXF9c&#10;Uix0WjVrpXU2wm77qAM7APVtnb/UKnryyk1b1tf8fpZ5AMmn1RCJkvFNzdHucrxXL/AWeJy/PwEn&#10;YivA7kQgI5ykYlQkvWplaj6/vIaqk9B8tA2LR08ityR1npih4UxLGgzaZKVFUPrvfpSmtpTttSVp&#10;F4ftwBQldpew0snWNcdNYOjFWhHhJ8C4gUD6LSk6aZri/thDIC76syXR3JfvU6XirRFuje2tAVZ0&#10;jkZFxMDZyXiMeXRSh6z7sI+uVbmTVzJn1qTW3K3zZKVxuLWz13X+lz8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQCr1Uli2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqJ0oaquQ&#10;TYUq4NJTC+Lsxps4arxOY7cNf485wW1GM5p51WZ2g7jSFHrPCNlCgSBuvOm5Q/j8eHtagwhRs9GD&#10;Z0L4pgCb+v6u0qXxN97T9RA7kUY4lBrBxjiWUobGktNh4UfilLV+cjomO3XSTPqWxt0gc6WW0ume&#10;04PVI20tNafDxSG0O35vv3avc6vs2p722zMt9Rnx8WF+eQYRaY5/ZfjFT+hQJ6ajv7AJYkAo8ixP&#10;VYQViBQXhUriiJBnK5B1Jf/z1z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXt7dmhEC&#10;AABHBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq9VJ&#10;YtsAAAAHAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+                    <v:rect w14:anchorId="562A640B" id="Rectangle 15" o:spid="_x0000_s1032" style="position:absolute;margin-left:210.6pt;margin-top:.35pt;width:9.75pt;height:10.5pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3oVh9JwIAAG8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2PEjEQ/m7if2j6XZYFuXAblos5xJhc&#10;lHj6A4Zud7dJ3+wUWP6904LAqYmJcT+UTjt95plnZlg8DEazvQyonK15ORpzJq1wjbJdzb99Xb+Z&#10;c4YRbAPaWVnzo0T+sHz9anHwlZy43ulGBkYgFquDr3kfo6+KAkUvDeDIeWnpsnXBQCQzdEUT4EDo&#10;RheT8fiuOLjQ+OCERKTT1emSLzN+20oRP7ctysh0zYlbzGvI6zatxXIBVRfA90qcacA/sDCgLAW9&#10;QK0gAtsF9RuUUSI4dG0cCWcK17ZKyJwDZVOOf8nmuQcvcy4kDvqLTPj/YMWn/SYw1VDtZpxZMFSj&#10;L6Qa2E5LRmck0MFjRX7PfhPOFtI2ZTu0waRfyoMNWdTjRVQ5RCbosJxM5xPCFnRVTqfTWRa9uD72&#10;AeMH6QxLm5oHip6lhP0TRgpIrj9dUix0WjVrpXU2Qrd91IHtgeq7zl9iTE9euGnLDjW/n2UeQG3W&#10;aohEyXhKHG2X4714gbfA4/z9CTgRWwH2JwIZIblBZVSkvtbK1Hx+eQ1VL6F5bxsWj56EtjQSPDFD&#10;w5mWNEC0yc8jKP13P0pTW8o2FehUkrSLw3bIFb1LWOlk65ojVRm9WCsi/AQYNxCoz0uKTr1Pcb/v&#10;IBAX/dFSc92Xb5NS8dYIt8b21gArekcjJWLg7GQ8xjxiSQjr3u2ia1Wu5JXMmTV1da7WeQLT2Nza&#10;2ev6P7H8AQAA//8DAFBLAwQUAAYACAAAACEAq9VJYtsAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOwU7DMBBE70j8g7VI3KidKGqrkE2FKuDSUwvi7MabOGq8TmO3DX+POcFtRjOaedVmdoO40hR6&#10;zwjZQoEgbrzpuUP4/Hh7WoMIUbPRg2dC+KYAm/r+rtKl8Tfe0/UQO5FGOJQawcY4llKGxpLTYeFH&#10;4pS1fnI6Jjt10kz6lsbdIHOlltLpntOD1SNtLTWnw8UhtDt+b792r3Or7Nqe9tszLfUZ8fFhfnkG&#10;EWmOf2X4xU/oUCemo7+wCWJAKPIsT1WEFYgUF4VK4oiQZyuQdSX/89c/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAHehWH0nAgAAbwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKvVSWLbAAAABwEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="6B5FB608" w14:textId="77777777" w:rsidR="00597BE2" w:rsidRDefault="00597BE2" w:rsidP="00597BE2">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="40B5F462" wp14:editId="25579A76">
                       <wp:simplePos x="0" y="0"/>
@@ -1436,51 +1440,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="13C58510" w14:textId="77777777" w:rsidR="00597BE2" w:rsidRDefault="00597BE2" w:rsidP="00597BE2">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="40B5F462" id="Rectangle 16" o:spid="_x0000_s1033" style="position:absolute;margin-left:152.05pt;margin-top:.55pt;width:9.75pt;height:10.5pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWS14VEQIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zQthW7UdIW2FCGt&#10;2EoLHzB1nMaSb3jcJv17xm5pu4CEhMiD47HHZ87MnFncD0azgwyonK15ORpzJq1wjbK7mn/7un4z&#10;5wwj2Aa0s7LmR4n8fvn61aL3lZy4zulGBkYgFqve17yL0VdFgaKTBnDkvLR02bpgIJIZdkUToCd0&#10;o4vJePyu6F1ofHBCItLp6nTJlxm/baWIT22LMjJdc+IW8xryuk1rsVxAtQvgOyXONOAfWBhQloJe&#10;oFYQge2D+g3KKBEcujaOhDOFa1slZM6BsinHv2Tz3IGXORcqDvpLmfD/wYovh2e/CVSG3mOFtE1Z&#10;DG0w6U/82JCLdbwUSw6RCTosJ9P5ZMaZoKtyOp3OcjGL62MfMH6SzrC0qXmgXuQSweERIwUk158u&#10;KRY6rZq10jobYbd90IEdgPq2zl9qFT154aYt62t+N8s8gOTTaohEyfim5mh3Od6LF3gLPM7fn4AT&#10;sRVgdyKQEU5SMSqSXrUyNZ9fXkPVSWg+2obFoyeRW5I6T8zQcKYlDQZtstIiKP13P0pTW8r22pK0&#10;i8N2YIoSe5+w0snWNcdNYOjFWhHhR8C4gUD6LSk6aZrift9DIC76syXR3JVvU6XirRFuje2tAVZ0&#10;jkZFxMDZyXiIeXRSh6z7sI+uVbmTVzJn1qTW3K3zZKVxuLWz13X+lz8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBqVg6B3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyJO4sfQDVVNp&#10;Ok0TcNlpY+KcNW5TrXG6JtvKv8ec4GRZz6vXj6v17AZxwyn0nhSkywQEUuNNT52C4+f78wpEiJqM&#10;Hjyhgm8MsK4fHypdGn+nPd4OsRNcQqHUCmyMYyllaCw6HZZ+RGLW+snpyOvUSTPpO5e7QWZJUkin&#10;e+ILVo+4tdicD1enoN3RR/u1e5vbxK7seb+9YKEvSj0t5s0riIhz/AvDrz6rQ81OJ38lE8SgIE9e&#10;Uo4y4ME8z/ICxElBlqUg60r+f6D+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANZLXhUR&#10;AgAARwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGpW&#10;DoHcAAAACAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+                    <v:rect w14:anchorId="40B5F462" id="Rectangle 16" o:spid="_x0000_s1033" style="position:absolute;margin-left:152.05pt;margin-top:.55pt;width:9.75pt;height:10.5pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfzdgpKQIAAG8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2PEjEQ/m7if2j6XZYFObkNy8UcYkwu&#10;HvH0Bwzd7m6TvtnpsfDvnRYETk1MjPuhdNrpM888M8Pibm8028mAytmal6MxZ9IK1yjb1fzb1/Wb&#10;OWcYwTagnZU1P0jkd8vXrxaDr+TE9U43MjACsVgNvuZ9jL4qChS9NIAj56Wly9YFA5HM0BVNgIHQ&#10;jS4m4/FNMbjQ+OCERKTT1fGSLzN+20oRH9sWZWS65sQt5jXkdZvWYrmAqgvgeyVONOAfWBhQloKe&#10;oVYQgT0H9RuUUSI4dG0cCWcK17ZKyJwDZVOOf8nmqQcvcy4kDvqzTPj/YMXn3SYw1VDtbjizYKhG&#10;X0g1sJ2WjM5IoMFjRX5PfhNOFtI2Zbtvg0m/lAfbZ1EPZ1HlPjJBh+VkOp/MOBN0VU6n01kWvbg8&#10;9gHjR+kMS5uaB4qepYTdA0YKSK4/XVIsdFo1a6V1NkK3vdeB7YDqu85fYkxPXrhpy4aa384yD6A2&#10;azVEomQ8JY62y/FevMBr4HH+/gSciK0A+yOBjJDcoDIqUl9rZWo+P7+GqpfQfLANiwdPQlsaCZ6Y&#10;oeFMSxog2uTnEZT+ux+lqS1lmwp0LEnaxf12nyv6LmGlk61rDlRl9GKtiPADYNxAoD4vKTr1PsX9&#10;/gyBuOhPlprrtnyblIrXRrg2ttcGWNE7GikRA2dH4z7mEUtCWPf+ObpW5UpeyJxYU1fnap0mMI3N&#10;tZ29Lv8Tyx8AAAD//wMAUEsDBBQABgAIAAAAIQBqVg6B3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NT8MwDIbvSPyHyJO4sfQDVVNpOk0TcNlpY+KcNW5TrXG6JtvKv8ec4GRZz6vXj6v17AZx&#10;wyn0nhSkywQEUuNNT52C4+f78wpEiJqMHjyhgm8MsK4fHypdGn+nPd4OsRNcQqHUCmyMYyllaCw6&#10;HZZ+RGLW+snpyOvUSTPpO5e7QWZJUkine+ILVo+4tdicD1enoN3RR/u1e5vbxK7seb+9YKEvSj0t&#10;5s0riIhz/AvDrz6rQ81OJ38lE8SgIE9eUo4y4ME8z/ICxElBlqUg60r+f6D+AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAF/N2CkpAgAAbwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAGpWDoHcAAAACAEAAA8AAAAAAAAAAAAAAAAAgwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="13C58510" w14:textId="77777777" w:rsidR="00597BE2" w:rsidRDefault="00597BE2" w:rsidP="00597BE2">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Is the patient a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>carer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
@@ -1528,51 +1532,51 @@
             <w:r>
               <w:t xml:space="preserve">Yes   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="048E9E3C" wp14:editId="6E592309">
                   <wp:extent cx="123825" cy="133350"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="20" name="Picture 20"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="133350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -1581,51 +1585,51 @@
             <w:r>
               <w:t xml:space="preserve">    No </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43E31593" wp14:editId="79BF713B">
                   <wp:extent cx="123825" cy="133350"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="23" name="Picture 23"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="123825" cy="133350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -1699,51 +1703,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="29230EB0" w14:textId="77777777" w:rsidR="007358D5" w:rsidRDefault="007358D5" w:rsidP="007358D5">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="36368138" id="Rectangle 32" o:spid="_x0000_s1034" style="position:absolute;margin-left:212.65pt;margin-top:2.1pt;width:9.75pt;height:10.5pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqFgyqEQIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XkKgVGxEWFVLqSqt&#10;WqTtfsDgOMSSb/UYEv6+Y0OBbVeqVDUPjscenzkzc2ZxPxjNDjKgcrbm5WjMmbTCNcruav78ff1u&#10;zhlGsA1oZ2XNjxL5/fLtm0XvKzlxndONDIxALFa9r3kXo6+KAkUnDeDIeWnpsnXBQCQz7IomQE/o&#10;RheT8fhD0bvQ+OCERKTT1emSLzN+20oRv7Utysh0zYlbzGvI6zatxXIB1S6A75Q404B/YGFAWQp6&#10;gVpBBLYP6g8oo0Rw6No4Es4Urm2VkDkHyqYc/5bNUwde5lyoOOgvZcL/Byu+Hp78JlAZeo8V0jZl&#10;MbTBpD/xY0Mu1vFSLDlEJuiwnEznkxlngq7K6XQ6y8Usro99wPhZOsPSpuaBepFLBIdHjBSQXH+5&#10;pFjotGrWSutshN32QQd2AOrbOn+pVfTkhZu2rK/53SzzAJJPqyESJeObmqPd5XgvXuAt8Dh/rwEn&#10;YivA7kQgI5ykYlQkvWplaj6/vIaqk9B8sg2LR08ityR1npih4UxLGgzaZKVFUPrvfpSmtpTttSVp&#10;F4ftwBQlNk9Y6WTrmuMmMPRirYjwI2DcQCD9lhSdNE1xf+whEBf9xZJo7sr3qVLx1gi3xvbWACs6&#10;R6MiYuDsZDzEPDqpQ9Z93EfXqtzJK5kza1Jr7tZ5stI43NrZ6zr/y58AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBECpGL3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k621EFK7&#10;JYaoF06A8Ty0025Dd7Z0F6j/3uGkt3l5L2++V6wm16sLjaHzbOB5loAirnzdcWvga//xtAQVInKN&#10;vWcy8EMBVuX9XYF57a+8pcsutkpKOORowMY45FqHypLDMPMDsXiNHx1GkWOr6xGvUu56nSbJQjvs&#10;WD5YHGhtqTruzs5As+HP5nvzPjWJXdrjdn2iBZ6MeXyY3l5BRZriXxhu+IIOpTAd/JnroHoDWTp/&#10;kejtACV+lmUy5WAgnaegy0L/H1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACoWDKoR&#10;AgAARwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEQK&#10;kYvcAAAACAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+                    <v:rect w14:anchorId="36368138" id="Rectangle 32" o:spid="_x0000_s1034" style="position:absolute;margin-left:212.65pt;margin-top:2.1pt;width:9.75pt;height:10.5pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8CwjyKAIAAG8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2PEjEQ/m7if2j6XZYFMdyG5WIOMSYX&#10;JZ7+gKHbZZv0zU5hl3/vtHDAqYmJcT+UTjt95plnZljcD0azgwyonK15ORpzJq1wjbK7mn//tn4z&#10;5wwj2Aa0s7LmR4n8fvn61aL3lZy4zulGBkYgFqve17yL0VdFgaKTBnDkvLR02bpgIJIZdkUToCd0&#10;o4vJePyu6F1ofHBCItLp6nTJlxm/baWIX9oWZWS65sQt5jXkdZvWYrmAahfAd0qcacA/sDCgLAW9&#10;QK0gAtsH9RuUUSI4dG0cCWcK17ZKyJwDZVOOf8nmqQMvcy4kDvqLTPj/YMXnwyYw1dR8OuHMgqEa&#10;fSXVwO60ZHRGAvUeK/J78ptwtpC2KduhDSb9Uh5syKIeL6LKITJBh+VkOp/MOBN0VU6n01kWvbg+&#10;9gHjR+kMS5uaB4qepYTDI0YKSK7PLikWOq2atdI6G2G3fdCBHYDqu85fYkxPXrhpy/qa380yD6A2&#10;azVEomQ8JY52l+O9eIG3wOP8/Qk4EVsBdicCGSG5QWVUpL7WytR8fnkNVSeh+WAbFo+ehLY0Ejwx&#10;Q8OZljRAtMnPIyj9dz9KU1vKNhXoVJK0i8N2yBWdJ6x0snXNkaqMXqwVEX4EjBsI1OclRafep7g/&#10;9hCIi/5kqbnuyrdJqXhrhFtje2uAFZ2jkRIxcHYyHmIesSSEde/30bUqV/JK5syaujpX6zyBaWxu&#10;7ex1/Z9Y/gQAAP//AwBQSwMEFAAGAAgAAAAhAEQKkYvcAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwkAQhe8m/ofNmHiTrbUQUrslhqgXToDxPLTTbkN3tnQXqP/e4aS3eXkvb75XrCbXqwuN&#10;ofNs4HmWgCKufN1xa+Br//G0BBUico29ZzLwQwFW5f1dgXntr7ylyy62Sko45GjAxjjkWofKksMw&#10;8wOxeI0fHUaRY6vrEa9S7nqdJslCO+xYPlgcaG2pOu7OzkCz4c/me/M+NYld2uN2faIFnox5fJje&#10;XkFFmuJfGG74gg6lMB38meugegNZOn+R6O0AJX6WZTLlYCCdp6DLQv8fUP4CAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAfAsI8igCAABvBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEARAqRi9wAAAAIAQAADwAAAAAAAAAAAAAAAACCBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="29230EB0" w14:textId="77777777" w:rsidR="007358D5" w:rsidRDefault="007358D5" w:rsidP="007358D5">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="007358D5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251703296" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="25893170" wp14:editId="1B3A6497">
                       <wp:simplePos x="0" y="0"/>
@@ -1782,51 +1786,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="6A0CFEDA" w14:textId="77777777" w:rsidR="007358D5" w:rsidRDefault="007358D5" w:rsidP="007358D5">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="25893170" id="Rectangle 29" o:spid="_x0000_s1035" style="position:absolute;margin-left:171pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCig48lEAIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12vEjEQfTfxPzR9l2VBDGxYbsxFjMmN&#10;klz9AUO3yzbpl53CLv/eaUHgqomJcR+6nXZ65szMmeXDYDQ7yoDK2ZqXozFn0grXKLuv+bevmzdz&#10;zjCCbUA7K2t+ksgfVq9fLXtfyYnrnG5kYARisep9zbsYfVUUKDppAEfOS0uXrQsGIplhXzQBekI3&#10;upiMx++K3oXGByckIp2uz5d8lfHbVor4pW1RRqZrTtxiXkNed2ktVkuo9gF8p8SFBvwDCwPKUtAr&#10;1BoisENQv0EZJYJD18aRcKZwbauEzDlQNuX4l2yeO/Ay50LFQX8tE/4/WPH5+Oy3gcrQe6yQtimL&#10;oQ0m/YkfG3KxTtdiySEyQYflZDqfzDgTdFVOp9NZLmZxe+wDxo/SGZY2NQ/Ui1wiOD5hpIDk+tMl&#10;xUKnVbNRWmcj7HePOrAjUN82+Uutoicv3LRlfc0Xs8wDSD6thkiUjG9qjnaf4714gffA4/z9CTgR&#10;WwN2ZwIZ4SwVoyLpVStT8/n1NVSdhOaDbVg8eRK5JanzxAwNZ1rSYNAmKy2C0n/3ozS1pWxvLUm7&#10;OOwGpiixRcJKJzvXnLaBoRcbRYSfAOMWAum3pOikaYr7/QCBuOhPlkSzKN+mSsV7I9wbu3sDrOgc&#10;jYqIgbOz8Rjz6KQOWff+EF2rcidvZC6sSa25W5fJSuNwb2ev2/yvfgAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAO1/I0PcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3QaiKsSp&#10;UAVcemqLOLvxJo4ar9PYbcPfsz3BaTWa0eybcjX5XlxwjF0gDfOZAoFUB9tRq+Fr//G0BBGTIWv6&#10;QKjhByOsqvu70hQ2XGmLl11qBZdQLIwGl9JQSBlrh97EWRiQ2GvC6E1iObbSjubK5b6XC6Vy6U1H&#10;/MGZAdcO6+Pu7DU0G/psvjfvU6Pc0h236xPm5qT148P09goi4ZT+wnDDZ3SomOkQzmSj6DVkzwve&#10;kjTcDvtZPn8BcWCdKZBVKf8PqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAooOPJRAC&#10;AABHBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7X8j&#10;Q9wAAAAIAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+                    <v:rect w14:anchorId="25893170" id="Rectangle 29" o:spid="_x0000_s1035" style="position:absolute;margin-left:171pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251703296;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYturOKAIAAG8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0zQtRW3UdIW2FCGt&#10;oGLhA6aOk1jyDY/btH/P2O12u4CEhPCD47HncubMTJZ3R6PZQQZUzta8HI05k1a4Rtmu5t+/bd7M&#10;OcMItgHtrKz5SSK/W71+tRx8JSeud7qRgZETi9Xga97H6KuiQNFLAzhyXlp6bF0wEEkMXdEEGMi7&#10;0cVkPH5XDC40PjghEel2fX7kq+y/baWIX9oWZWS65oQt5j3kfZf2YrWEqgvgeyUuMOAfUBhQloJe&#10;Xa0hAtsH9Zsro0Rw6No4Es4Urm2VkDkHyqYc/5LNYw9e5lyIHPRXmvD/uRWfD9vAVFPzyYIzC4Zq&#10;9JVYA9tpyeiOCBo8VqT36LfhIiEdU7bHNpj0pTzYMZN6upIqj5EJuiwn0/lkxpmgp3I6nc4y6cWz&#10;sQ8YP0pnWDrUPFD0TCUcHjBSQFJ9Ukmx0GnVbJTWWQjd7l4HdgCq7yavhJhMXqhpy4aaL2YZB1Cb&#10;tRoiQTKeEkfb5XgvLPDW8TivPzlOwNaA/RlA9pDUoDIqUl9rZWo+v1pD1UtoPtiGxZMnoi2NBE/I&#10;0HCmJQ0QHbJ5BKX/rkdpakvZpgKdS5JO8bg75opei7dzzYmqjF5sFAF+AIxbCNTnJUWn3qe4P/YQ&#10;CIv+ZKm5FuXbxFS8FcKtsLsVwIre0UiJGDg7C/cxj1giwrr3++halSuZ4J3BXFBTV+dqXSYwjc2t&#10;nLWe/xOrnwAAAP//AwBQSwMEFAAGAAgAAAAhAO1/I0PcAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyo3QaiKsSpUAVcemqLOLvxJo4ar9PYbcPfsz3BaTWa0eybcjX5Xlxw&#10;jF0gDfOZAoFUB9tRq+Fr//G0BBGTIWv6QKjhByOsqvu70hQ2XGmLl11qBZdQLIwGl9JQSBlrh97E&#10;WRiQ2GvC6E1iObbSjubK5b6XC6Vy6U1H/MGZAdcO6+Pu7DU0G/psvjfvU6Pc0h236xPm5qT148P0&#10;9goi4ZT+wnDDZ3SomOkQzmSj6DVkzwvekjTcDvtZPn8BcWCdKZBVKf8PqH4BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAmLbqzigCAABvBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA7X8jQ9wAAAAIAQAADwAAAAAAAAAAAAAAAACCBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="6A0CFEDA" w14:textId="77777777" w:rsidR="007358D5" w:rsidRDefault="007358D5" w:rsidP="007358D5">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="007358D5" w:rsidRPr="007358D5">
               <w:t xml:space="preserve">Is the patient a smoker    </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="007358D5" w:rsidRPr="007358D5">
               <w:t xml:space="preserve">Yes      </w:t>
             </w:r>
@@ -1910,93 +1914,93 @@
                                 <w:p w14:paraId="1D2B261F" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="2A31B299" id="Rectangle 21" o:spid="_x0000_s1036" style="position:absolute;margin-left:121.95pt;margin-top:3pt;width:15pt;height:9.75pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkfIrQEAIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0ySFom3UdIW2FCGt&#10;oNLCB0wdp7HkGx63Sf+esdttu4CEhMiDO2OPz5w5nunifjSaHWRA5WzDq0nJmbTCtcruGv792/rN&#10;HWcYwbagnZUNP0rk98vXrxaDr+XU9U63MjACsVgPvuF9jL4uChS9NIAT56Wlw84FA5HcsCvaAAOh&#10;G11My/J9MbjQ+uCERKTd1emQLzN+10kRv3Ydysh0w4lbzGvI6zatxXIB9S6A75U404B/YGFAWUp6&#10;gVpBBLYP6jcoo0Rw6Lo4Ec4UruuUkLkGqqYqf6nmqQcvcy0kDvqLTPj/YMWXw5PfBJJh8FgjmamK&#10;sQsm/RI/Nmaxjhex5BiZoM1qXs5KklTQUTV9ezedJTGL62UfMH6SzrBkNDzQW2SJ4PCI8RT6HJJy&#10;odOqXSutsxN22wcd2AHo3db5O6O/CNOWDQ2fzyg3E0Dt02mIZBrfNhztLud7cQNvgcv8/Qk4EVsB&#10;9icCGSGFQW1UpH7VyjT87nIb6l5C+9G2LB49NbmlVueJGRrOtKTBICNfj6D03+NIRG1Jy+uTJCuO&#10;25EpKqzKbZu2tq49bgJDL9aKGD8Cxg0EauCK0lNTU+IfewhERn+21DXz6l2SKt464dbZ3jpgRe9o&#10;VkQMnJ2ch5hnJylh3Yd9dJ3KT3klc6ZN7Zqb4TxaaR5u/Rx1/QNY/gQAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPWs6C/cAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6ChhDgV&#10;qoBLTy2I8zbZxFHjdRq7bfh7tie47WhGs2+K5eR6daIxdJ4N3M8SUMSVrztuDXx9vt8tQIWIXGPv&#10;mQz8UIBleX1VYF77M2/otI2tkhIOORqwMQ651qGy5DDM/EAsXuNHh1Hk2Op6xLOUu16nSZJphx3L&#10;B4sDrSxV++3RGWjW/NF8r9+mJrELu9+sDpThwZjbm+n1BVSkKf6F4YIv6FAK084fuQ6qN5A+PjxL&#10;1EAmk8RPny56J8d8Dros9P8B5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApHyK0BAC&#10;AABIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9azo&#10;L9wAAAAIAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+                    <v:rect w14:anchorId="2A31B299" id="Rectangle 21" o:spid="_x0000_s1036" style="position:absolute;margin-left:121.95pt;margin-top:3pt;width:15pt;height:9.75pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYyiUUJwIAAHAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0ySFom3UdIW2FCGt&#10;oGLhA6aOk1jyDY/btH/P2C1tF5CQEHlwPfb4zJkzM13cH4xmexlQOdvwalJyJq1wrbJ9w799Xb+6&#10;4wwj2Ba0s7LhR4n8fvnyxWL0tZy6welWBkYgFuvRN3yI0ddFgWKQBnDivLR02blgIJIZ+qINMBK6&#10;0cW0LN8WowutD05IRDpdnS75MuN3nRTxc9ehjEw3nLjFvIa8btNaLBdQ9wH8oMSZBvwDCwPKUtAL&#10;1AoisF1Qv0EZJYJD18WJcKZwXaeEzDlQNlX5SzZPA3iZcyFx0F9kwv8HKz7tN4GptuHTijMLhmr0&#10;hVQD22vJ6IwEGj3W5PfkN+FsIW1TtocumPRLebBDFvV4EVUeIhN0WM3LWUnSC7qqpq/vprOEWVwf&#10;+4Dxg3SGpU3DA0XPUsL+EePJ9adLioVOq3attM5G6LcPOrA9UH3X+TujP3PTlo0Nn88oNhNAbdZp&#10;iLQ1nhJH2+d4z17gLXCZvz8BJ2IrwOFEICMkN6iNitTXWpmG311eQz1IaN/blsWjJ6EtjQRPzNBw&#10;piUNEG3y8whK/92PRNSWtEwFOpUk7eJhe8gVrXJ7p6Ota49UZvRirYjxI2DcQKBGp5qP1PwU+PsO&#10;ApHRHy1117x6k6SKt0a4Nba3BlgxOJopEQNnJ+Mh5hlLSlj3bhddp3Ipr2TOtKmtczOcRzDNza2d&#10;va5/FMsfAAAA//8DAFBLAwQUAAYACAAAACEA9azoL9wAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KhDoKGEOBWqgEtPLYjzNtnEUeN1Grtt+Hu2J7jtaEazb4rl5Hp1ojF0&#10;ng3czxJQxJWvO24NfH2+3y1AhYhcY++ZDPxQgGV5fVVgXvszb+i0ja2SEg45GrAxDrnWobLkMMz8&#10;QCxe40eHUeTY6nrEs5S7XqdJkmmHHcsHiwOtLFX77dEZaNb80Xyv36YmsQu736wOlOHBmNub6fUF&#10;VKQp/oXhgi/oUArTzh+5Dqo3kD4+PEvUQCaTxE+fLnonx3wOuiz0/wHlLwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCYyiUUJwIAAHAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD1rOgv3AAAAAgBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="1D2B261F" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C41505">
               <w:t xml:space="preserve">Is patient on O2?  Yes      No   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="643223A2" wp14:editId="728DD909">
                   <wp:extent cx="233998" cy="170180"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                   <wp:docPr id="4" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm flipV="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="257968" cy="187612"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
@@ -2535,51 +2539,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="20CB02F2" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="46CC30A5" id="Rectangle 31" o:spid="_x0000_s1037" style="position:absolute;margin-left:461pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDW3VN3HgIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTtFrJR0xXaUoS0&#10;gkoLHzB1nMaSb9huk/49Y6e0WUBCQuTBnYknZ87MnOnqYVCSnLjzwuiaFrOcEq6ZaYQ+1PTb1+2b&#10;khIfQDcgjeY1PXNPH9avX616W/G56YxsuCMIon3V25p2IdgqyzzruAI/M5ZrvGyNUxDQdYescdAj&#10;upLZPM/fZr1xjXWGce/x7Wa8pOuE37achS9t63kgsqbILaTTpXMfz2y9gurgwHaCXWjAP7BQIDQm&#10;vUJtIAA5OvEblBLMGW/aMGNGZaZtBeOpBqymyH+p5rkDy1Mt2Bxvr23y/w+WfT49253DNvTWVx7N&#10;WMXQOhV/kR8Zarqcl2W5xPada7p4V5R5WY6N40MgDAOK4m6R4z3DgGK+KOfLeJ/dgKzz4SM3ikSj&#10;pg7nktoFpycfxtCfITGvN1I0WyFlctxh/ygdOQHOcJueC/qLMKlJX9P7JeYmDFBKrYSAprJNTb0+&#10;pHwvvvBT4Dw9fwKOxDbgu5FAQhirVyKgdqVQNS2vX0PVcWg+6IaEs0XBa5Q9jcy8okRyXBI0kuoC&#10;CPn3OGyi1NjL23iiFYb9QAQWVhQRLL7am+a8c8RbthXI+Al82IFDMReYHgWOib8fwSEZ+Umjgu6L&#10;u9iqMHXc1NlPHdCsM7g3LDhKRucxpD2KI9Lm/TGYVqRR3shcaKN0kxguaxZ3Y+qnqNufwfoHAAAA&#10;//8DAFBLAwQUAAYACAAAACEAog8wDdwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE&#10;70j9B2sr9QY2aYsgjYMq1PbCCVr1vMSbOCJeh9hA+vc1p/a0Gs1o9k2xHl0nLjSE1rOG+UyBIK68&#10;abnR8PX5Pl2CCBHZYOeZNPxQgHV5NykwN/7KO7rsYyNSCYccNdgY+1zKUFlyGGa+J05e7QeHMcmh&#10;kWbAayp3ncyUWkiHLacPFnvaWKqO+7PTUG/5o/7evo21skt73G1OtMCT1g/34+sLiEhj/AvDDT+h&#10;Q5mYDv7MJohOwyrL0pao4XaSv3qaP4M4JP2oQJaF/D+g/AUAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDW3VN3HgIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCiDzAN3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                    <v:rect w14:anchorId="46CC30A5" id="Rectangle 31" o:spid="_x0000_s1037" style="position:absolute;margin-left:461pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOxLKiNQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTtFrJR0xXaUoS0&#10;YisWPmDqOIkl37DdJv17xk7pdgEJCZEHdyaenDlzZqaru1FJcuTOC6NrWsxySrhmphG6q+m3r9s3&#10;JSU+gG5AGs1reuKe3q1fv1oNtuJz0xvZcEcQRPtqsDXtQ7BVlnnWcwV+ZizXeNkapyCg67qscTAg&#10;upLZPM/fZoNxjXWGce/x7Wa6pOuE37achce29TwQWVPkFtLp0rmPZ7ZeQdU5sL1gZxrwDywUCI1J&#10;L1AbCEAOTvwGpQRzxps2zJhRmWlbwXiqAasp8l+qeerB8lQLiuPtRSb//2DZ5+POEdHUdFFQokFh&#10;j76gaqA7yQm+Q4EG6yuMe7I7d/Y8mrHasXUq/mIdZKzpcl6W5RJlPiHcu6LMy3ISmI+BMAwoiptF&#10;jvcMA4r5opwv4332DGSdDx+5USQaNXXIJMkKxwcfptCfITGvN1I0WyFlcly3v5eOHAF7vU3PGf1F&#10;mNRkqOntEnMTBjhyrYSAprIogtddyvfiC38NnKfnT8CR2AZ8PxFICFP1SgSccSlUTcvL11D1HJoP&#10;uiHhZFF0jetBIzOvKJEclwkNrBiqAEL+PQ5FlBq1jM2a2hOtMO7H1N3i0sm9aU7Ycm/ZViDjB/Bh&#10;Bw6HHvs/4CJg4u8HcEhGftI4abfFTZQqXDvu2tlfO6BZb3C/WHCUTM59SPsWS9Hm/SGYVqRWRn4T&#10;mTNtHPE0DOd1jDt07aeo5z+N9Q8AAAD//wMAUEsDBBQABgAIAAAAIQCiDzAN3AAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvSP0Hayv1BjZpiyCNgyrU9sIJWvW8xJs4Il6H2ED69zWn&#10;9rQazWj2TbEeXScuNITWs4b5TIEgrrxpudHw9fk+XYIIEdlg55k0/FCAdXk3KTA3/so7uuxjI1IJ&#10;hxw12Bj7XMpQWXIYZr4nTl7tB4cxyaGRZsBrKnedzJRaSIctpw8We9pYqo77s9NQb/mj/t6+jbWy&#10;S3vcbU60wJPWD/fj6wuISGP8C8MNP6FDmZgO/swmiE7DKsvSlqjhdpK/epo/gzgk/ahAloX8P6D8&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI7EsqI1AgAAfAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKIPMA3cAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAjwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="20CB02F2" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00461F71">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
@@ -2620,102 +2624,102 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="5F9BED6B" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="31B55DB5" id="Rectangle 2" o:spid="_x0000_s1038" style="position:absolute;margin-left:323pt;margin-top:0;width:9.75pt;height:10.5pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4G43REgIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XkKgVGxEWFVLqSqt&#10;WqTtfsDgOMSSb/UYEv6+Y0OBbVeqVDUPxmOPz5yZOcPifjCaHWRA5WzNy9GYM2mFa5Td1fz5+/rd&#10;nDOMYBvQzsqaHyXy++XbN4veV3LiOqcbGRiBWKx6X/MuRl8VBYpOGsCR89LSZeuCgUhm2BVNgJ7Q&#10;jS4m4/GHoneh8cEJiUinq9MlX2b8tpUifmtblJHpmhO3mNeQ121ai+UCql0A3ylxpgH/wMKAshT0&#10;ArWCCGwf1B9QRong0LVxJJwpXNsqIXMOlE05/i2bpw68zLlQcdBfyoT/D1Z8PTz5TaAy9B4rpG3K&#10;YmiDSb/Ejw25WMdLseQQmaDDcjKdT2acCboqp9PpLBezuD72AeNn6QxLm5oH6kUuERweMVJAcv3l&#10;kmKh06pZK62zEXbbBx3YAahv6/ylVtGTF27asr7md7PMA0g+rYZIlIxvao52l+O9eIG3wOP8vQac&#10;iK0AuxOBjHCSilGR9KqVqfn88hqqTkLzyTYsHj2J3JLUeWKGhjMtaTBok5UWQem/+1Ga2lK215ak&#10;XRy2A1OUWDlJYOlo65rjJjD0Yq2I8SNg3EAgAZcUnkRNgX/sIRAZ/cWSau7K96lU8dYIt8b21gAr&#10;OkezImLg7GQ8xDw7qUXWfdxH16rcyiuZM22Sa27XebTSPNza2ev6B7D8CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAkjjW59wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdilpV&#10;iFOhCrj01FJx3sabOGq8TmO3DX+POcFlpdGMZt6W68n34kpj7AIbmM8UCOI62I5bA4fP96cViJiQ&#10;LfaBycA3RVhX93clFjbceEfXfWpFLuFYoAGX0lBIGWtHHuMsDMTZa8LoMWU5ttKOeMvlvpcLpbT0&#10;2HFecDjQxlF92l+8gWbLH83X9m1qlFu5025zJo1nYx4fptcXEImm9BeGX/yMDlVmOoYL2yh6A/pZ&#10;51+SgXyzrfVyCeJoYDFXIKtS/uevfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4G43R&#10;EgIAAEgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCS&#10;ONbn3AAAAAcBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                    <v:rect w14:anchorId="31B55DB5" id="Rectangle 2" o:spid="_x0000_s1038" style="position:absolute;margin-left:323pt;margin-top:0;width:9.75pt;height:10.5pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVjfnFJwIAAG4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0zQtRbtR0xXaUoS0&#10;goqFD5g6TmLJNzxuk/49Y7fb7QISEsIPjseey5kzM1nejUazgwyonK15OZlyJq1wjbJdzb9/27y5&#10;4Qwj2Aa0s7LmR4n8bvX61XLwlZy53ulGBkZOLFaDr3kfo6+KAkUvDeDEeWnpsXXBQCQxdEUTYCDv&#10;Rhez6fRdMbjQ+OCERKTb9emRr7L/tpUifmlblJHpmhO2mPeQ913ai9USqi6A75U4w4B/QGFAWQp6&#10;cbWGCGwf1G+ujBLBoWvjRDhTuLZVQuYcKJty+ks2jz14mXMhctBfaML/51Z8PmwDU03NZ5xZMFSi&#10;r0Qa2E5LNkv0DB4r0nr023CWkI4p17ENJn0pCzZmSo8XSuUYmaDLcja/mS04E/RUzufzRaa8eDb2&#10;AeNH6QxLh5oHCp6JhMMDRgpIqk8qKRY6rZqN0joLodvd68AOQNXd5JUQk8kLNW3ZUPPbRcYB1GSt&#10;hkiQjKe00XY53gsLvHY8zetPjhOwNWB/ApA9JDWojIrU1VqZmt9crKHqJTQfbMPi0RPPlgaCJ2Ro&#10;ONOSxocO2TyC0n/XozS1pWxTgU4lSac47sZcz/JSvZ1rjlRk9GKjCPEDYNxCoDYvKTy1PgX+sYdA&#10;YPQnS711W75NVMVrIVwLu2sBrOgdTZSIgbOTcB/zhCUmrHu/j65VuZQJ3wnMGTY1dS7XeQDT1FzL&#10;Wev5N7H6CQAA//8DAFBLAwQUAAYACAAAACEAkjjW59wAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KjdilpViFOhCrj01FJx3sabOGq8TmO3DX+POcFlpdGMZt6W68n34kpj&#10;7AIbmM8UCOI62I5bA4fP96cViJiQLfaBycA3RVhX93clFjbceEfXfWpFLuFYoAGX0lBIGWtHHuMs&#10;DMTZa8LoMWU5ttKOeMvlvpcLpbT02HFecDjQxlF92l+8gWbLH83X9m1qlFu5025zJo1nYx4fptcX&#10;EImm9BeGX/yMDlVmOoYL2yh6A/pZ51+SgXyzrfVyCeJoYDFXIKtS/uevfgAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBVjfnFJwIAAG4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCSONbn3AAAAAcBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="5F9BED6B" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F071E" w14:paraId="5A56F316" w14:textId="77777777" w:rsidTr="00461F71">
         <w:trPr>
           <w:trHeight w:val="1603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11058" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0196CB96" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="00CA4BE2" w:rsidP="00622471">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B262B">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Barnsley Hospice:  Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10">
+            <w:hyperlink r:id="rId13">
               <w:r w:rsidRPr="007B262B">
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>bdg-tr.barnsleyhospice@nhs.net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007B262B">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     Tel no: 01226 244244</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="110CF297" w14:textId="77777777" w:rsidR="009E005C" w:rsidRPr="007B262B" w:rsidRDefault="009E005C" w:rsidP="00622471">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5563"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
@@ -2778,51 +2782,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="44ABB7D8" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="3791542F" id="Rectangle 1" o:spid="_x0000_s1039" style="position:absolute;margin-left:82.25pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwjg5eEgIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XkKgVGxEWFVLqSqt&#10;WqTtfsDgOMSSb/UYEv6+Y0OBbVeqVDUPxmOPz5yZOcPifjCaHWRA5WzNy9GYM2mFa5Td1fz5+/rd&#10;nDOMYBvQzsqaHyXy++XbN4veV3LiOqcbGRiBWKx6X/MuRl8VBYpOGsCR89LSZeuCgUhm2BVNgJ7Q&#10;jS4m4/GHoneh8cEJiUinq9MlX2b8tpUifmtblJHpmhO3mNeQ121ai+UCql0A3ylxpgH/wMKAshT0&#10;ArWCCGwf1B9QRong0LVxJJwpXNsqIXMOlE05/i2bpw68zLlQcdBfyoT/D1Z8PTz5TaAy9B4rpG3K&#10;YmiDSb/Ejw25WMdLseQQmaDDcjKdT2acCboqp9PpLBezuD72AeNn6QxLm5oH6kUuERweMVJAcv3l&#10;kmKh06pZK62zEXbbBx3YAahv6/ylVtGTF27asr7md7PMA0g+rYZIlIxvao52l+O9eIG3wOP8vQac&#10;iK0AuxOBjHCSilGR9KqVqfn88hqqTkLzyTYsHj2J3JLUeWKGhjMtaTBok5UWQem/+1Ga2lK215ak&#10;XRy2A1OUWDlNYOlo65rjJjD0Yq2I8SNg3EAgAZcUnkRNgX/sIRAZ/cWSau7K96lU8dYIt8b21gAr&#10;OkezImLg7GQ8xDw7qUXWfdxH16rcyiuZM22Sa27XebTSPNza2ev6B7D8CQAA//8DAFBLAwQUAAYA&#10;CAAAACEATg7jE9oAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNaaMo&#10;xKlQBVx6akGc3XgTR43Xaey24e/ZnuhtRzOafVOuJt+LM46xC6TheaZAINXBdtRq+P76eMpBxGTI&#10;mj4QavjFCKvq/q40hQ0X2uJ5l1rBJRQLo8GlNBRSxtqhN3EWBiT2mjB6k1iOrbSjuXC57+VcqUx6&#10;0xF/cGbAtcP6sDt5Dc2GPpufzfvUKJe7w3Z9xMwctX58mN5eQSSc0n8YrviMDhUz7cOJbBQ962yx&#10;5KiGOU+6+vmCjz3rFwWyKuXtgOoPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8I4OXhIC&#10;AABIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATg7j&#10;E9oAAAAIAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+                    <v:rect w14:anchorId="3791542F" id="Rectangle 1" o:spid="_x0000_s1039" style="position:absolute;margin-left:82.25pt;margin-top:1pt;width:9.75pt;height:10.5pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdNq1DJwIAAG4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2PEjEQ/m7if2j6XZYFMdyG5WIOMSYX&#10;JZ7+gKHb3W3SNzuFhX/vtHDAqYmJcT+UTjudeeZ5ZljcH4xmexlQOVvzcjTmTFrhGmW7mn//tn4z&#10;5wwj2Aa0s7LmR4n8fvn61WLwlZy43ulGBkZBLFaDr3kfo6+KAkUvDeDIeWnpsnXBQCQzdEUTYKDo&#10;RheT8fhdMbjQ+OCERKTT1emSL3P8tpUifmlblJHpmhO2mNeQ121ai+UCqi6A75U4w4B/QGFAWUp6&#10;CbWCCGwX1G+hjBLBoWvjSDhTuLZVQuYaqJpy/Es1Tz14mWshctBfaML/F1Z83m8CUw1px5kFQxJ9&#10;JdLAdlqyMtEzeKzI68lvwtlC2qZaD20w6ZeqYIdM6fFCqTxEJuiwnEznkxlngq7K6XQ6y5QX18c+&#10;YPwonWFpU/NAyTORsH/ESAnJ9dkl5UKnVbNWWmcjdNsHHdgeSN11/hJievLCTVs21PxulnEANVmr&#10;IRIk46lstF3O9+IF3gYe5+9PgROwFWB/ApAjJDeojIrU1VqZms8vr6HqJTQfbMPi0RPPlgaCJ2Ro&#10;ONOSxoc2+XkEpf/uR2VqS9UmgU6SpF08bA8nPacpWDrauuZIIqMXa0WIHwHjBgK1OUk+UOtT4h87&#10;CARGf7LUW3fl20RVvDXCrbG9NcCK3tFEiRg4OxkPMU9YYsK697voWpWlvII5w6amznKdBzBNza2d&#10;va5/E8ufAAAA//8DAFBLAwQUAAYACAAAACEATg7jE9oAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KhNaaMoxKlQBVx6akGc3XgTR43Xaey24e/ZnuhtRzOafVOuJt+LM46x&#10;C6TheaZAINXBdtRq+P76eMpBxGTImj4QavjFCKvq/q40hQ0X2uJ5l1rBJRQLo8GlNBRSxtqhN3EW&#10;BiT2mjB6k1iOrbSjuXC57+VcqUx60xF/cGbAtcP6sDt5Dc2GPpufzfvUKJe7w3Z9xMwctX58mN5e&#10;QSSc0n8YrviMDhUz7cOJbBQ962yx5KiGOU+6+vmCjz3rFwWyKuXtgOoPAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAnTatQycCAABuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEATg7jE9oAAAAIAQAADwAAAAAAAAAAAAAAAACBBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="44ABB7D8" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00CA4BE2" w:rsidRPr="007B262B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Inpatient Unit      </w:t>
             </w:r>
             <w:r w:rsidRPr="007B262B">
               <w:rPr>
                 <w:szCs w:val="24"/>
@@ -2892,51 +2896,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="6ABDEFA1" w14:textId="77777777" w:rsidR="002E09F8" w:rsidRDefault="002E09F8" w:rsidP="002E09F8">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="7DBCA68A" id="Rectangle 17" o:spid="_x0000_s1040" style="position:absolute;margin-left:273.45pt;margin-top:4.8pt;width:9.75pt;height:10.5pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKamZGEgIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XkJgqdiIsKqWUlVa&#10;tUjbfsDgOMSSb/UYEv6+Y8MC21aqVDUPxmOPz5yZOcPiYTCaHWRA5WzNy9GYM2mFa5Td1fz7t/W7&#10;OWcYwTagnZU1P0rkD8u3bxa9r+TEdU43MjACsVj1vuZdjL4qChSdNIAj56Wly9YFA5HMsCuaAD2h&#10;G11MxuP3Re9C44MTEpFOV6dLvsz4bStF/Nq2KCPTNSduMa8hr9u0FssFVLsAvlPiTAP+gYUBZSno&#10;BWoFEdg+qN+gjBLBoWvjSDhTuLZVQuYcKJty/Es2zx14mXOh4qC/lAn/H6z4cnj2m0Bl6D1WSNuU&#10;xdAGk36JHxtysY6XYskhMkGH5WQ6n8w4E3RVTqfTWS5mcX3sA8ZP0hmWNjUP1ItcIjg8YaSA5Pri&#10;kmKh06pZK62zEXbbRx3YAahv6/ylVtGTV27asr7m97PMA0g+rYZIlIxvao52l+O9eoG3wOP8/Qk4&#10;EVsBdicCGeEkFaMi6VUrU/P55TVUnYTmo21YPHoSuSWp88QMDWda0mDQJistgtJ/96M0taVsry1J&#10;uzhsB6YosfIugaWjrWuOm8DQi7Uixk+AcQOBBFxSeBI1Bf6xh0Bk9GdLqrkv71Kp4q0Rbo3trQFW&#10;dI5mRcTA2cl4jHl2Uous+7CPrlW5lVcyZ9ok19yu82ilebi1s9f1D2D5EwAA//8DAFBLAwQUAAYA&#10;CAAAACEAKYg3I90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9VYcWrAg&#10;jYMq1PbCCVr1vMSbOCJeh9hA+vd1T+U4mtHMm2I9uk5caAitZw2zaQaCuPKm5UbD1+f74xJEiMgG&#10;O8+k4YcCrMv7uwJz46+8o8s+NiKVcMhRg42xz6UMlSWHYep74uTVfnAYkxwaaQa8pnLXyacsU9Jh&#10;y2nBYk8bS9Vxf3Ya6i1/1N/bt7HO7NIed5sTKTxp/TAZX19ARBrjfxj+8BM6lInp4M9sgug0LOZq&#10;laIaVgpE8hdKzUEcNDxnCmRZyNsD5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAympm&#10;RhICAABIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;KYg3I90AAAAIAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                    <v:rect w14:anchorId="7DBCA68A" id="Rectangle 17" o:spid="_x0000_s1040" style="position:absolute;margin-left:273.45pt;margin-top:4.8pt;width:9.75pt;height:10.5pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHt8WfKQIAAHAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2PEjEQ/m7if2j6XZaFQ7kNy8UcYkwu&#10;HvH0BwzdLtukb3Z67PLvnRYETk1MjPuhdNrpM888M8PibjCa7WVA5WzNy9GYM2mFa5Td1fzb1/Wb&#10;OWcYwTagnZU1P0jkd8vXrxa9r+TEdU43MjACsVj1vuZdjL4qChSdNIAj56Wly9YFA5HMsCuaAD2h&#10;G11MxuO3Re9C44MTEpFOV8dLvsz4bStFfGxblJHpmhO3mNeQ121ai+UCql0A3ylxogH/wMKAshT0&#10;DLWCCOw5qN+gjBLBoWvjSDhTuLZVQuYcKJty/Es2Tx14mXMhcdCfZcL/Bys+7zeBqYZq944zC4Zq&#10;9IVUA7vTktEZCdR7rMjvyW/CyULapmyHNpj0S3mwIYt6OIsqh8gEHZaT6Xwy40zQVTmdTmdZ9OLy&#10;2AeMH6UzLG1qHih6lhL2DxgpILn+dEmx0GnVrJXW2Qi77b0ObA9U33X+EmN68sJNW9bX/HaWeQC1&#10;WashEiXjKXG0uxzvxQu8Bh7n70/AidgKsDsSyAjJDSqjIvW1Vqbm8/NrqDoJzQfbsHjwJLSlkeCJ&#10;GRrOtKQBok1+HkHpv/tRmtpStqlAx5KkXRy2w7GiNwksHW1dc6AyoxdrRYwfAOMGAjV6SeGp+Snw&#10;92cIREZ/stRdt+VNkipeG+Ha2F4bYEXnaKZEDJwdjfuYZywpYd375+halUt5IXOiTW2dy3UawTQ3&#10;13b2uvxRLH8AAAD//wMAUEsDBBQABgAIAAAAIQApiDcj3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BbsIwEETvlfoP1iL1VhxasCCNgyrU9sIJWvW8xJs4Il6H2ED693VP5Tia0cybYj26Tlxo&#10;CK1nDbNpBoK48qblRsPX5/vjEkSIyAY7z6ThhwKsy/u7AnPjr7yjyz42IpVwyFGDjbHPpQyVJYdh&#10;6nvi5NV+cBiTHBppBrymctfJpyxT0mHLacFiTxtL1XF/dhrqLX/U39u3sc7s0h53mxMpPGn9MBlf&#10;X0BEGuN/GP7wEzqUiengz2yC6DQs5mqVohpWCkTyF0rNQRw0PGcKZFnI2wPlLwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDHt8WfKQIAAHAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQApiDcj3QAAAAgBAAAPAAAAAAAAAAAAAAAAAIMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="6ABDEFA1" w14:textId="77777777" w:rsidR="002E09F8" w:rsidRDefault="002E09F8" w:rsidP="002E09F8">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00CA4BE2" w:rsidRPr="007B262B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Medical Outpatient Clini</w:t>
             </w:r>
             <w:r w:rsidRPr="007B262B">
               <w:rPr>
                 <w:szCs w:val="24"/>
@@ -3004,51 +3008,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="4F62D3BD" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="4D411EBC" id="Rectangle 10" o:spid="_x0000_s1041" style="position:absolute;margin-left:273pt;margin-top:3.25pt;width:9.75pt;height:10.5pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBC/+XJEgIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XkKgVGxEWFVLqSqt&#10;WqTtfsDgOMSSb/UYEv6+Y0OBbVeqVDUPxmOPz5yZOcPifjCaHWRA5WzNy9GYM2mFa5Td1fz5+/rd&#10;nDOMYBvQzsqaHyXy++XbN4veV3LiOqcbGRiBWKx6X/MuRl8VBYpOGsCR89LSZeuCgUhm2BVNgJ7Q&#10;jS4m4/GHoneh8cEJiUinq9MlX2b8tpUifmtblJHpmhO3mNeQ121ai+UCql0A3ylxpgH/wMKAshT0&#10;ArWCCGwf1B9QRong0LVxJJwpXNsqIXMOlE05/i2bpw68zLlQcdBfyoT/D1Z8PTz5TaAy9B4rpG3K&#10;YmiDSb/Ejw25WMdLseQQmaDDcjKdT2acCboqp9PpLBezuD72AeNn6QxLm5oH6kUuERweMVJAcv3l&#10;kmKh06pZK62zEXbbBx3YAahv6/ylVtGTF27asr7md7PMA0g+rYZIlIxvao52l+O9eIG3wOP8vQac&#10;iK0AuxOBjHCSilGR9KqVqfn88hqqTkLzyTYsHj2J3JLUeWKGhjMtaTBok5UWQem/+1Ga2lK215ak&#10;XRy2A1OUWDlLYOlo65rjJjD0Yq2I8SNg3EAgAZcUnkRNgX/sIRAZ/cWSau7K96lU8dYIt8b21gAr&#10;OkezImLg7GQ8xDw7qUXWfdxH16rcyiuZM22Sa27XebTSPNza2ev6B7D8CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAVMPGDN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFGnFQ5V&#10;yKZCFXDpqS3i7MabOGq8TmO3DX+POcFtVrOaeVOuJ9eLK42h84ywmGcgiGtvOm4RPg/vjysQIWo2&#10;uvdMCN8UYF3d35W6MP7GO7ruYytSCIdCI9gYh0LKUFtyOsz9QJy8xo9Ox3SOrTSjvqVw18tlluXS&#10;6Y5Tg9UDbSzVp/3FITRb/mi+tm9Tk9mVPe02Z8r1GfFhNr2+gIg0xb9n+MVP6FAlpqO/sAmiR1BP&#10;edoSEXIFIvkqV0kcEZbPCmRVyv8Dqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQv/l&#10;yRICAABIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;VMPGDN0AAAAIAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                    <v:rect w14:anchorId="4D411EBC" id="Rectangle 10" o:spid="_x0000_s1041" style="position:absolute;margin-left:273pt;margin-top:3.25pt;width:9.75pt;height:10.5pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjBNcqJwIAAHAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2PEjEQ/m7if2j6XZYFMdyG5WIOMSYX&#10;JZ7+gKHb3W3SNzuFhX/vtHDAqYmJcT+UTjt95plnZljcH4xmexlQOVvzcjTmTFrhGmW7mn//tn4z&#10;5wwj2Aa0s7LmR4n8fvn61WLwlZy43ulGBkYgFqvB17yP0VdFgaKXBnDkvLR02bpgIJIZuqIJMBC6&#10;0cVkPH5XDC40PjghEel0dbrky4zftlLEL22LMjJdc+IW8xryuk1rsVxA1QXwvRJnGvAPLAwoS0Ev&#10;UCuIwHZB/QZllAgOXRtHwpnCta0SMudA2ZTjX7J56sHLnAuJg/4iE/4/WPF5vwlMNVQ7kseCoRp9&#10;JdXAdloyOiOBBo8V+T35TThbSNuU7aENJv1SHuyQRT1eRJWHyAQdlpPpfDLjTNBVOZ1OZxmzuD72&#10;AeNH6QxLm5oHip6lhP0jRgpIrs8uKRY6rZq10jobods+6MD2QPVd5y8xpicv3LRlQ83vZpkHUJu1&#10;GiJRMp4SR9vleC9e4C3wOH9/Ak7EVoD9iUBGSG5QGRWpr7UyNZ9fXkPVS2g+2IbFoyehLY0ET8zQ&#10;cKYlDRBt8vMISv/dj9LUlrJNBTqVJO3iYXs4VXSWwNLR1jVHKjN6sVbE+BEwbiBQo5cUnpqfAv/Y&#10;QSAy+pOl7ror3yap4q0Rbo3trQFW9I5mSsTA2cl4iHnGkhLWvd9F16pcyiuZM21q61yu8wimubm1&#10;s9f1j2L5EwAA//8DAFBLAwQUAAYACAAAACEAVMPGDN0AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7WVuFGnFQ5VyKZCFXDpqS3i7MabOGq8TmO3DX+POcFtVrOaeVOuJ9eLK42h&#10;84ywmGcgiGtvOm4RPg/vjysQIWo2uvdMCN8UYF3d35W6MP7GO7ruYytSCIdCI9gYh0LKUFtyOsz9&#10;QJy8xo9Ox3SOrTSjvqVw18tlluXS6Y5Tg9UDbSzVp/3FITRb/mi+tm9Tk9mVPe02Z8r1GfFhNr2+&#10;gIg0xb9n+MVP6FAlpqO/sAmiR1BPedoSEXIFIvkqV0kcEZbPCmRVyv8Dqh8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAIwTXKicCAABwBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAVMPGDN0AAAAIAQAADwAAAAAAAAAAAAAAAACBBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="4F62D3BD" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="006E5591" w:rsidRPr="007B262B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Orangery/Support and Wellbeing Service</w:t>
             </w:r>
             <w:r w:rsidRPr="007B262B">
               <w:rPr>
                 <w:szCs w:val="24"/>
@@ -3110,51 +3114,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="4BED7354" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="2C6EB489" id="Rectangle 7" o:spid="_x0000_s1042" style="position:absolute;margin-left:274.25pt;margin-top:3pt;width:9.75pt;height:10.5pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbRxCCEgIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XkKgrNiIsKqWUlVa&#10;tUjbfsDgOMSSb/UYEv6+Y8MC21aqVDUPxmOPz5yZOcPiYTCaHWRA5WzNy9GYM2mFa5Td1fz7t/W7&#10;OWcYwTagnZU1P0rkD8u3bxa9r+TEdU43MjACsVj1vuZdjL4qChSdNIAj56Wly9YFA5HMsCuaAD2h&#10;G11MxuO7oneh8cEJiUinq9MlX2b8tpUifm1blJHpmhO3mNeQ121ai+UCql0A3ylxpgH/wMKAshT0&#10;ArWCCGwf1G9QRong0LVxJJwpXNsqIXMOlE05/iWb5w68zLlQcdBfyoT/D1Z8OTz7TaAy9B4rpG3K&#10;YmiDSb/Ejw25WMdLseQQmaDDcjKdT2acCboqp9PpLBezuD72AeMn6QxLm5oH6kUuERyeMFJAcn1x&#10;SbHQadWsldbZCLvtow7sANS3df5Sq+jJKzdtWV/z+1nmASSfVkMkSsY3NUe7y/FevcBb4HH+/gSc&#10;iK0AuxOBjHCSilGR9KqVqfn88hqqTkLz0TYsHj2J3JLUeWKGhjMtaTBok5UWQem/+1Ga2lK215ak&#10;XRy2A1OUWHmXwNLR1jXHTWDoxVoR4yfAuIFAAi4pPImaAv/YQyAy+rMl1dyX71Op4q0Rbo3trQFW&#10;dI5mRcTA2cl4jHl2Uous+7CPrlW5lVcyZ9ok19yu82ilebi1s9f1D2D5EwAA//8DAFBLAwQUAAYA&#10;CAAAACEAIiyBbNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNRUIU&#10;4lSoAi49tUWc3XgTR43Xaey24e9ZTnDb0Yxm31Sr2Q/iglPsA2l4XCgQSE2wPXUaPvfvDwWImAxZ&#10;MwRCDd8YYVXf3lSmtOFKW7zsUie4hGJpNLiUxlLK2Dj0Ji7CiMReGyZvEsupk3YyVy73g1wqlUtv&#10;euIPzoy4dtgcd2evod3QR/u1eZtb5Qp33K5PmJuT1vd38+sLiIRz+gvDLz6jQ81Mh3AmG8WgIXsq&#10;Mo5qyHkS+1le8HHQsHxWIOtK/h9Q/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbRxCC&#10;EgIAAEgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAi&#10;LIFs3AAAAAgBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                    <v:rect w14:anchorId="2C6EB489" id="Rectangle 7" o:spid="_x0000_s1042" style="position:absolute;margin-left:274.25pt;margin-top:3pt;width:9.75pt;height:10.5pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2ox2MKQIAAG4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVG2PEjEQ/m7if2j6XZYFueM2LBdziDG5&#10;KPH0Bwzd7m6TvtnpsfDvnRYETk1MjPuhdNrpM888M8Pifm8028mAytmal6MxZ9IK1yjb1fzb1/Wb&#10;OWcYwTagnZU1P0jk98vXrxaDr+TE9U43MjACsVgNvuZ9jL4qChS9NIAj56Wly9YFA5HM0BVNgIHQ&#10;jS4m4/FNMbjQ+OCERKTT1fGSLzN+20oRP7ctysh0zYlbzGvI6zatxXIBVRfA90qcaMA/sDCgLAU9&#10;Q60gAnsO6jcoo0Rw6No4Es4Urm2VkDkHyqYc/5LNUw9e5lxIHPRnmfD/wYpPu01gqqn5LWcWDJXo&#10;C4kGttOS3SZ5Bo8VeT35TThZSNuU674NJv1SFmyfJT2cJZX7yAQdlpPpfDLjTNBVOZ1OZ1ny4vLY&#10;B4wfpDMsbWoeKHgWEnaPGCkguf50SbHQadWsldbZCN32QQe2A6ruOn+JMT154aYtG2p+N8s8gJqs&#10;1RCJkvGUNtoux3vxAq+Bx/n7E3AitgLsjwQyQnKDyqhIXa2Vqfn8/BqqXkLz3jYsHjzpbGkgeGKG&#10;hjMtaXxok59HUPrvfpSmtpRtKtCxJGkX99t9rmd5k8DS0dY1ByoyerFWxPgRMG4gUJuXFJ5anwJ/&#10;f4ZAZPRHS711V75NUsVrI1wb22sDrOgdTZSIgbOj8RDzhCUlrHv3HF2rcikvZE60qalzuU4DmKbm&#10;2s5el7+J5Q8AAAD//wMAUEsDBBQABgAIAAAAIQAiLIFs3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqE1FQhTiVKgCLj21RZzdeBNHjddp7Lbh71lOcNvRjGbfVKvZD+KC&#10;U+wDaXhcKBBITbA9dRo+9+8PBYiYDFkzBEIN3xhhVd/eVKa04UpbvOxSJ7iEYmk0uJTGUsrYOPQm&#10;LsKIxF4bJm8Sy6mTdjJXLveDXCqVS2964g/OjLh22Bx3Z6+h3dBH+7V5m1vlCnfcrk+Ym5PW93fz&#10;6wuIhHP6C8MvPqNDzUyHcCYbxaAheyoyjmrIeRL7WV7wcdCwfFYg60r+H1D/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHajHYwpAgAAbgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACIsgWzcAAAACAEAAA8AAAAAAAAAAAAAAAAAgwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="4BED7354" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="006E5591" w:rsidRPr="007B262B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Counselling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3256,51 +3260,51 @@
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00455DAB">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53127382" wp14:editId="05E62C07">
                   <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="41" name="Picture 41"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11" cstate="print">
+                          <a:blip r:embed="rId14" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -3317,51 +3321,51 @@
               <w:t xml:space="preserve">    No (please state why) </w:t>
             </w:r>
             <w:r w:rsidRPr="00455DAB">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A33CE4D" wp14:editId="607E3DEE">
                   <wp:extent cx="152400" cy="152400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="42" name="Picture 42"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print">
+                          <a:blip r:embed="rId15" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="152400" cy="152400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -3384,65 +3388,51 @@
               <w:t>…..</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7968816C" w14:textId="77777777" w:rsidR="00597BE2" w:rsidRDefault="00597BE2" w:rsidP="00597BE2">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FA50178" w14:textId="77777777" w:rsidR="00CD2F9F" w:rsidRDefault="00CD2F9F" w:rsidP="00CD2F9F">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">In consultation with a Health Care Professional (referrer).  Does the patient consent to the collecting, sharing, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> and viewing of data recorded with any other organisation that may care for the patient.</w:t>
+              <w:t>In consultation with a Health Care Professional (referrer).  Does the patient consent to the collecting, sharing, processing and viewing of data recorded with any other organisation that may care for the patient.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48362386" w14:textId="77777777" w:rsidR="00CD2F9F" w:rsidRDefault="00CD2F9F" w:rsidP="00597BE2">
             <w:pPr>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FFD97BB" w14:textId="77777777" w:rsidR="00CD2F9F" w:rsidRDefault="00AA0FDD" w:rsidP="00CD2F9F">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <mc:AlternateContent>
@@ -3914,51 +3904,51 @@
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="0E049A93" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 2" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:-4.65pt;margin-top:18.95pt;width:552pt;height:77.25pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCebGQcSwIAANMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06RVS7dR09XSZRHS&#10;chELH+A6dmOt4zG2t0n5+h07adoFiQfES2R7Zs6ZM5esr7tGk4NwXoEp6XSSUyIMh0qZfUl/fL97&#10;c0WJD8xUTIMRJT0KT683r1+tW1uIGdSgK+EIghhftLakdQi2yDLPa9EwPwErDBoluIYFvLp9VjnW&#10;Inqjs1mev81acJV1wIX3+HrbG+km4UspePgipReB6JJibiF9Xfru4jfbrFmxd8zWig9psH/IomHK&#10;IOkIdcsCI09O/QHVKO7AgwwTDk0GUioukgZUM81/U/NQMyuSFiyOt2OZ/P+D5Z8PD/arI6F7Bx02&#10;MInw9h74oycGtjUze3HjHLS1YBUST2PJstb6YgiNpfaFjyC79hNU2GT2FCABddI1sSqokyA6NuA4&#10;Fl10gXB8XKLueY4mjrbV1TRfLhIFK07R1vnwQUBD4qGkDpua0Nnh3oeYDStOLpFMG9Jinqt8kfdq&#10;QKvqTmkdjWmwxFY7cmA4EqHr9aDh0itqfW+qNByBKd2fkUebQXzUOygPRy163m9CElWhpllPHIf4&#10;zFU9nri0Qc8YIjGrMWio/csgHU5Bg28ME2mwx8BB5svAM9vonRjBhDGwUQbc31OVvf9Jda81Njx0&#10;uw7FYqGXsV3xaQfVEafAQb9l+FfAQw3uFyUtblhJ/c8n5gQl+qPBSVpN5/O4kukyXyxneHGXlt2l&#10;hRmOUNgxSvrjNqQ1jqIM3ODESZWG4ZzJkDRuTpqRYcvjal7ek9f5X7R5BgAA//8DAFBLAwQUAAYA&#10;CAAAACEAvwzuS98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqHtGqb&#10;NE5VIcGNSqQcOG7jJYkar4PttOHvcU9wm9WMZt4Wu8n04kLOd5YVPM0TEMS11R03Cj6OL7MNCB+Q&#10;NfaWScEPediV93cF5tpe+Z0uVWhELGGfo4I2hCGX0tctGfRzOxBH78s6gyGerpHa4TWWm16mSbKS&#10;BjuOCy0O9NxSfa5Go+D18xtTXKVTlZijOzg8bPZvo1KPD9N+CyLQFP7CcMOP6FBGppMdWXvRK5hl&#10;i5hUsFhnIG5+ki3XIE5RZekSZFnI/y+UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCe&#10;bGQcSwIAANMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC/DO5L3wAAAAoBAAAPAAAAAAAAAAAAAAAAAKUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.5pt">
+                    <v:shape id="Text Box 2" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:-4.65pt;margin-top:18.95pt;width:552pt;height:77.25pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEmxOGXwIAAPoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vviCZGmMOEWXrsOA&#10;7oK1+wBFlmKhsuhJauzs60fJjpNuwB6GvQiSSB7ykEdaX/eNJgdhnQJT0myWUiIMh0qZfUm/P969&#10;uaLEeWYqpsGIkh6Fo9eb16/WXVuIHGrQlbAEQYwruraktfdtkSSO16JhbgatMGiUYBvm8Wj3SWVZ&#10;h+iNTvI0fZt0YKvWAhfO4e3tYKSbiC+l4P6LlE54okuKtfm42rjuwpps1qzYW9bWio9lsH+oomHK&#10;YNIJ6pZ5Rp6t+gOqUdyCA+lnHJoEpFRcRA7IJkt/Y/NQs1ZELtgc105tcv8Pln8+fLVEVSXNsyUl&#10;hjU4pEfRe/IOepKH/nStK9DtoUVH3+M1zjlyde098CdHDGxrZvbixlroasEqrC8LkclF6IDjAsiu&#10;+wQVpmHPHiJQL20TmoftIIiOczpOswmlcLxcYnvmKZo42lZXWbpcxBSsOEW31vkPAhoSNiW1OPuI&#10;zg73zodqWHFyCcm0IR3WuUoX6cAGtKrulNbBGPUnttqSA0Pl+H7gg4ZLr8D1vamihjxTethjHm1G&#10;8oHvyNwftRjyfhMSO46c8iFx0Po5V/V0yqUNeoYQiVVNQWPvXwZpfwoafUOYiPqfAkeaLwPP2Sbv&#10;mBGMnwIbZcD+vVQ5+J9YD1zD9H2/66O8UF2jlnZQHVEFFobHiJ8HbmqwPynp8CGW1P14ZlZQoj8a&#10;VNIqm8/Dy42H+WKZ48FeWnaXFmY4QuHEKBm2Wx9feyBl4AYVJ1UUQyhuqGQsGh9Y1Mj4GYQXfHmO&#10;Xucva/MLAAD//wMAUEsDBBQABgAIAAAAIQC/DO5L3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcWoe0aps0TlUhwY1KpBw4buMliRqvg+204e9xT3Cb1Yxm3ha7yfTiQs53&#10;lhU8zRMQxLXVHTcKPo4vsw0IH5A19pZJwQ952JX3dwXm2l75nS5VaEQsYZ+jgjaEIZfS1y0Z9HM7&#10;EEfvyzqDIZ6ukdrhNZabXqZJspIGO44LLQ703FJ9rkaj4PXzG1NcpVOVmKM7ODxs9m+jUo8P034L&#10;ItAU/sJww4/oUEamkx1Ze9ErmGWLmFSwWGcgbn6SLdcgTlFl6RJkWcj/L5S/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAISbE4ZfAgAA+gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAL8M7kvfAAAACgEAAA8AAAAAAAAAAAAAAAAAuQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1.5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="72CCEA0A" w14:textId="77777777" w:rsidR="00761DA1" w:rsidRDefault="00761DA1">
                             <w:pPr>
                               <w:ind w:left="0" w:hanging="2"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Infection risks</w:t>
                             </w:r>
                             <w:r w:rsidR="00977CBF">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00977CBF" w:rsidRPr="00977CBF">
                               <w:t>(</w:t>
                             </w:r>
                             <w:r w:rsidR="002E09F8">
@@ -4563,51 +4553,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="3FAEE2AB" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="6D0D1605" id="Rectangle 27" o:spid="_x0000_s1044" style="position:absolute;margin-left:333pt;margin-top:0;width:9.75pt;height:10.5pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCY8epfHQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTtFrJR0xXaUoS0&#10;gkoLHzB1nMaSb9huk/49Y6e0WUBCQuTBnYknZ87MnOnqYVCSnLjzwuiaFrOcEq6ZaYQ+1PTb1+2b&#10;khIfQDcgjeY1PXNPH9avX616W/G56YxsuCMIon3V25p2IdgqyzzruAI/M5ZrvGyNUxDQdYescdAj&#10;upLZPM/fZr1xjXWGce/x7Wa8pOuE37achS9t63kgsqbILaTTpXMfz2y9gurgwHaCXWjAP7BQIDQm&#10;vUJtIAA5OvEblBLMGW/aMGNGZaZtBeOpBqymyH+p5rkDy1Mt2Bxvr23y/w+WfT49253DNvTWVx7N&#10;WMXQOhV/kR8Zarqcl2W5xPada7p4V5R5WY6N40MgDAOK4m6R4z3DgGK+KOfLeJ/dgKzz4SM3ikSj&#10;pg7nktoFpycfxtCfITGvN1I0WyFlctxh/ygdOQHOcJueC/qLMKlJX9P7JeYmDFBKrYSAprJNTb0+&#10;pHwvvvBT4Dw9fwKOxDbgu5FAQhirVyKgdqVQNS2vX0PVcWg+6IaEs0XBa5Q9jcy8okRyXBI0kuoC&#10;CPn3OGyi1NjL23iiFYb9QAQWVqRJxFd705x3jnjLtgIZP4EPO3Ao5gLTo8Ax8fcjOCQjP2lU0H1x&#10;F1sVpo6bOvupA5p1BveGBUfJ6DyGtEdxRNq8PwbTijTKG5kLbZRuEsNlzeJuTP0UdfszWP8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBtXTuM3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN1KtaKQTYUq4NJTC+Lsxps4arxOY7cNf485wWWl0Yxm3lab2Q/iSlPsAyMsFwoEcRNs&#10;zx3C58fbUwEiJsPWDIEJ4ZsibOr7u8qUNtx4T9dD6kQu4VgaBJfSWEoZG0fexEUYibPXhsmblOXU&#10;STuZWy73g1wppaU3PecFZ0baOmpOh4tHaHf83n7tXudWucKd9tszaXNGfHyYX55BJJrTXxh+8TM6&#10;1JnpGC5soxgQtNb5l4SQb7Z1sV6DOCKslgpkXcn//PUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJjx6l8dAgAAVAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAG1dO4zcAAAABwEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
+                    <v:rect w14:anchorId="6D0D1605" id="Rectangle 27" o:spid="_x0000_s1044" style="position:absolute;margin-left:333pt;margin-top:0;width:9.75pt;height:10.5pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0arl3NQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/01y6ZbNR0xXaUoS0&#10;goqFD5g6TmLJN2xv0/49Y6e0XUBCQuTB8diTM2fOzGR5f1CS7LnzwuiGFrOcEq6ZaYXuG/rt6+ZN&#10;RYkPoFuQRvOGHrmn96vXr5ajrXlpBiNb7giCaF+PtqFDCLbOMs8GrsDPjOUaLzvjFAQ0XZ+1DkZE&#10;VzIr8/xtNhrXWmcY9x5P19MlXSX8ruMsfO46zwORDUVuIa0urbu4Zqsl1L0DOwh2ogH/wEKB0Bj0&#10;DLWGAOTZid+glGDOeNOFGTMqM10nGE85YDZF/ks2TwNYnnJBcbw9y+T/Hyz7tN86ItqGlreUaFBY&#10;oy+oGuhecoJnKNBofY1+T3brTpbHbcz20DkV35gHOTR0UVZVtUCZjw2d3xZVXlWTwPwQCEOHoriZ&#10;53jP0KEo51W5iPfZBcg6Hz5wo0jcNNQhkyQr7B99mFx/usS43kjRboSUyXD97kE6sges9SY9J/QX&#10;blKTsaF3C4xNGGDLdRICbpVFEbzuU7wXX/hr4Dw9fwKOxNbgh4lAQpiyVyJgj0uhGlqdv4Z64NC+&#10;1y0JR4uiaxwPGpl5RYnkOEy4wYyhDiDk3/1QRKlRy1isqTxxFw67Q6pukSoRj3amPWLJvWUbgYwf&#10;wYctOGz6AsPjIGDg78/gkIz8qLHT7oqbKFW4Nty1sbs2QLPB4Hyx4CiZjIeQ5i2mos2752A6kUp5&#10;IXOijS2emuE0jnGGru3kdflprH4AAAD//wMAUEsDBBQABgAIAAAAIQBtXTuM3AAAAAcBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1KtaKQTYUq4NJTC+Lsxps4arxOY7cNf485&#10;wWWl0Yxm3lab2Q/iSlPsAyMsFwoEcRNszx3C58fbUwEiJsPWDIEJ4ZsibOr7u8qUNtx4T9dD6kQu&#10;4VgaBJfSWEoZG0fexEUYibPXhsmblOXUSTuZWy73g1wppaU3PecFZ0baOmpOh4tHaHf83n7tXudW&#10;ucKd9tszaXNGfHyYX55BJJrTXxh+8TM61JnpGC5soxgQtNb5l4SQb7Z1sV6DOCKslgpkXcn//PUP&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADRquXc1AgAAfAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG1dO4zcAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAjwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="3FAEE2AB" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="277EAC20" wp14:editId="419E164D">
                       <wp:simplePos x="0" y="0"/>
@@ -4646,51 +4636,51 @@
                                 <a:headEnd type="none" w="sm" len="sm"/>
                                 <a:tailEnd type="none" w="sm" len="sm"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="6AF1A307" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:ind w:left="0" w:hanging="2"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="277EAC20" id="Rectangle 30" o:spid="_x0000_s1045" style="position:absolute;margin-left:293pt;margin-top:0;width:9.75pt;height:10.5pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQZGnQHgIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2jAQfa/Uf7D8XpLA0oaIsKqWUlVa&#10;tUjb/YDBcYgl32obEv6+Y4cC21ZaqWoezEw8OXNm5gzL+0FJcuTOC6NrWkxySrhmphF6X9Pn75t3&#10;JSU+gG5AGs1reuKe3q/evln2tuJT0xnZcEcQRPuqtzXtQrBVlnnWcQV+YizXeNkapyCg6/ZZ46BH&#10;dCWzaZ6/z3rjGusM497j2/V4SVcJv205C9/a1vNAZE2RW0inS+cuntlqCdXege0EO9OAf2ChQGhM&#10;eoFaQwBycOIPKCWYM960YcKMykzbCsZTDVhNkf9WzVMHlqdasDneXtrk/x8s+3p8sluHbeitrzya&#10;sYqhdSr+Ij8y1HQ+Lctyju071XT2oSjzshwbx4dAGAYUxd0sx3uGAcV0Vk7n8T67Alnnw2duFIlG&#10;TR3OJbULjo8+jKG/QmJeb6RoNkLK5Lj97kE6cgSc4SY9Z/QXYVKTvqaLOeYmDFBKrYSAprJNTb3e&#10;p3wvvvC3wHl6/gYcia3BdyOBhDBWr0RA7Uqhalpevoaq49B80g0JJ4uC1yh7Gpl5RYnkuCRoJNUF&#10;EPL1OGyi1NjL63iiFYbdQAQWViwiWHy1M81p64i3bCOQ8SP4sAWHYi4wPQocE/84gEMy8otGBS2K&#10;u9iqcOu4W2d364BmncG9YcFRMjoPIe1RHJE2Hw/BtCKN8krmTBulm8RwXrO4G7d+irr+Gax+AgAA&#10;//8DAFBLAwQUAAYACAAAACEAR7Lsa9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE&#10;74X+g9hAb42UgI1xvQ4htL3klLT0rFhry8RaOZaSuH9f9dReFoYZZt5Wm9kN4kZT6D0jrJYKBHHj&#10;Tc8dwufH23MBIkTNRg+eCeGbAmzqx4dKl8bf+UC3Y+xEKuFQagQb41hKGRpLToelH4mT1/rJ6Zjk&#10;1Ekz6Xsqd4NcK5VLp3tOC1aPtLPUnI9Xh9Du+b392r/OrbKFPR92F8r1BfFpMW9fQESa418YfvET&#10;OtSJ6eSvbIIYELIiT79EhHSTnassA3FCWK8UyLqS//nrHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAQZGnQHgIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBHsuxr3AAAAAcBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                    <v:rect w14:anchorId="277EAC20" id="Rectangle 30" o:spid="_x0000_s1045" style="position:absolute;margin-left:293pt;margin-top:0;width:9.75pt;height:10.5pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/57ngNAIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTtFtKo6QptKUJa&#10;sRULHzB1nMSSb9hu0/49Y6e0XUBCQuTB8diTM2fOzGR5f1SSHLjzwuiaFpOcEq6ZaYTuavrt6+ZN&#10;SYkPoBuQRvOanrin96vXr5aDrfjU9EY23BEE0b4abE37EGyVZZ71XIGfGMs1XrbGKQhoui5rHAyI&#10;rmQ2zfO32WBcY51h3Hs8XY+XdJXw25az8NS2ngcia4rcQlpdWndxzVZLqDoHthfsTAP+gYUCoTHo&#10;BWoNAcjeid+glGDOeNOGCTMqM20rGE85YDZF/ks2zz1YnnJBcby9yOT/Hyz7fNg6IpqazlAeDQpr&#10;9AVVA91JTvAMBRqsr9Dv2W7d2fK4jdkeW6fiG/Mgx5rOp2VZzhHnhHDvijIvy1FgfgyEoUNR3M1y&#10;vGfoUExn5XQe77MrkHU+fORGkbipqUMmSVY4PPowuv50iXG9kaLZCCmT4brdg3TkAFjrTXrO6C/c&#10;pCZDTRdzjE0YYMu1EgJulUURvO5SvBdf+FvgPD1/Ao7E1uD7kUBCGLNXImCPS6FqWl6+hqrn0HzQ&#10;DQkni6JrHA8amXlFieQ4TLjBjKEKIOTf/VBEqVHLWKyxPHEXjrtjqm6xiGDxaGeaE5bcW7YRyPgR&#10;fNiCw6YvMDwOAgb+vgeHZOQnjZ22KO6iVOHWcLfG7tYAzXqD88WCo2Q0HkKat5iKNu/3wbQilfJK&#10;5kwbWzw1w3kc4wzd2snr+tNY/QAAAP//AwBQSwMEFAAGAAgAAAAhAEey7GvcAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FqwzAQRO+F/oPYQG+NlICNcb0OIbS95JS09KxYa8vEWjmWkrh/X/XU&#10;XhaGGWbeVpvZDeJGU+g9I6yWCgRx403PHcLnx9tzASJEzUYPngnhmwJs6seHSpfG3/lAt2PsRCrh&#10;UGoEG+NYShkaS06HpR+Jk9f6yemY5NRJM+l7KneDXCuVS6d7TgtWj7Sz1JyPV4fQ7vm9/dq/zq2y&#10;hT0fdhfK9QXxaTFvX0BEmuNfGH7xEzrUienkr2yCGBCyIk+/RIR0k52rLANxQlivFMi6kv/56x8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAP+e54DQCAAB8BAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAR7Lsa9wAAAAHAQAADwAAAAAAAAAAAAAA&#10;AACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;">
                       <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
                       <v:textbox inset="2.53958mm,2.53958mm,2.53958mm,2.53958mm">
                         <w:txbxContent>
                           <w:p w14:paraId="6AF1A307" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0" w:hanging="2"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005900E5" w14:paraId="2276C01C" w14:textId="77777777" w:rsidTr="00CD1299">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11058" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
@@ -4979,95 +4969,95 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61ED3E8D" w14:textId="77777777" w:rsidR="00CD2F9F" w:rsidRDefault="00CD2F9F" w:rsidP="007D1F1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6585A4E0" w14:textId="77777777" w:rsidR="00CD2F9F" w:rsidRDefault="00CD2F9F" w:rsidP="007D1F1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD2F9F" w:rsidSect="00B420D3">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="20A99D84" w14:textId="77777777" w:rsidR="00B5279C" w:rsidRDefault="00B5279C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4C941B5A" w14:textId="77777777" w:rsidR="00B5279C" w:rsidRDefault="00B5279C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5078,89 +5068,89 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2167C32D" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1740981601"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2799AB01" w14:textId="74EDC6DD" w:rsidR="007D1F1F" w:rsidRDefault="007D1F1F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:left="0" w:hanging="2"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
@@ -5215,178 +5205,178 @@
   </w:sdt>
   <w:p w14:paraId="4D421C48" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BE2A481" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3DB8E10B" w14:textId="77777777" w:rsidR="00B5279C" w:rsidRDefault="00B5279C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6B6DD9F2" w14:textId="77777777" w:rsidR="00B5279C" w:rsidRDefault="00B5279C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45A250F2" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77855A25" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EDA4EF7" w14:textId="77777777" w:rsidR="009F071E" w:rsidRDefault="009F071E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:12pt;height:12pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
@@ -6075,227 +6065,228 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="687871439">
+  <w:num w:numId="1" w16cid:durableId="1510749850">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="82804222">
+  <w:num w:numId="2" w16cid:durableId="179005157">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1073819162">
+  <w:num w:numId="3" w16cid:durableId="1353454646">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1809861822">
+  <w:num w:numId="4" w16cid:durableId="2041005581">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1385257657">
+  <w:num w:numId="5" w16cid:durableId="286862393">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1859738576">
+  <w:num w:numId="6" w16cid:durableId="1940529778">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F071E"/>
     <w:rsid w:val="00003B5B"/>
     <w:rsid w:val="0001616D"/>
     <w:rsid w:val="00021AB1"/>
     <w:rsid w:val="000B13C5"/>
     <w:rsid w:val="000B182C"/>
     <w:rsid w:val="000B1BDE"/>
     <w:rsid w:val="000B2B63"/>
     <w:rsid w:val="00174166"/>
     <w:rsid w:val="00191457"/>
     <w:rsid w:val="001A11D7"/>
     <w:rsid w:val="001E29B2"/>
     <w:rsid w:val="002233C7"/>
     <w:rsid w:val="00274B1E"/>
+    <w:rsid w:val="002A739E"/>
     <w:rsid w:val="002D73EE"/>
     <w:rsid w:val="002E09F8"/>
     <w:rsid w:val="00455DAB"/>
     <w:rsid w:val="00461F71"/>
     <w:rsid w:val="00467E86"/>
     <w:rsid w:val="00494803"/>
     <w:rsid w:val="004D2911"/>
     <w:rsid w:val="004D7485"/>
     <w:rsid w:val="004E18D0"/>
     <w:rsid w:val="004E40F7"/>
     <w:rsid w:val="004E68BA"/>
     <w:rsid w:val="00502BD2"/>
     <w:rsid w:val="00510C48"/>
     <w:rsid w:val="0051227A"/>
     <w:rsid w:val="005339F2"/>
     <w:rsid w:val="005836B5"/>
     <w:rsid w:val="005900E5"/>
     <w:rsid w:val="005950A3"/>
     <w:rsid w:val="00597BE2"/>
     <w:rsid w:val="005A257D"/>
     <w:rsid w:val="005A6A9B"/>
     <w:rsid w:val="005B5F47"/>
     <w:rsid w:val="005F33EF"/>
     <w:rsid w:val="006216BC"/>
     <w:rsid w:val="00622471"/>
     <w:rsid w:val="00632764"/>
     <w:rsid w:val="006478B0"/>
     <w:rsid w:val="006500C1"/>
     <w:rsid w:val="00671E3E"/>
     <w:rsid w:val="006B1828"/>
     <w:rsid w:val="006B6217"/>
     <w:rsid w:val="006D7378"/>
     <w:rsid w:val="006E5591"/>
     <w:rsid w:val="006F413A"/>
     <w:rsid w:val="00714754"/>
     <w:rsid w:val="007358D5"/>
     <w:rsid w:val="00761DA1"/>
     <w:rsid w:val="007718B4"/>
     <w:rsid w:val="00784374"/>
+    <w:rsid w:val="007A3958"/>
     <w:rsid w:val="007B262B"/>
     <w:rsid w:val="007D1F1F"/>
     <w:rsid w:val="007F4FCD"/>
     <w:rsid w:val="0082497C"/>
     <w:rsid w:val="00846232"/>
     <w:rsid w:val="008A74FA"/>
     <w:rsid w:val="009114C2"/>
     <w:rsid w:val="00932605"/>
     <w:rsid w:val="0097458E"/>
     <w:rsid w:val="00977CBF"/>
     <w:rsid w:val="009D6CA0"/>
     <w:rsid w:val="009E005C"/>
     <w:rsid w:val="009E7D0E"/>
     <w:rsid w:val="009F071E"/>
     <w:rsid w:val="00A74B9A"/>
     <w:rsid w:val="00A87BF4"/>
     <w:rsid w:val="00AA0FDD"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB5C43"/>
     <w:rsid w:val="00B22A67"/>
     <w:rsid w:val="00B420D3"/>
     <w:rsid w:val="00B420FC"/>
     <w:rsid w:val="00B5279C"/>
     <w:rsid w:val="00B835F0"/>
     <w:rsid w:val="00BC2916"/>
     <w:rsid w:val="00BE340D"/>
     <w:rsid w:val="00C13DD0"/>
     <w:rsid w:val="00C41505"/>
     <w:rsid w:val="00C41ED0"/>
     <w:rsid w:val="00CA4BE2"/>
     <w:rsid w:val="00CD1299"/>
     <w:rsid w:val="00CD2D07"/>
     <w:rsid w:val="00CD2F9F"/>
     <w:rsid w:val="00CD3847"/>
     <w:rsid w:val="00D14372"/>
     <w:rsid w:val="00D3095F"/>
     <w:rsid w:val="00DB180E"/>
     <w:rsid w:val="00DB23B4"/>
     <w:rsid w:val="00EA2B68"/>
     <w:rsid w:val="00EB08B8"/>
     <w:rsid w:val="00EB101E"/>
     <w:rsid w:val="00EB1036"/>
     <w:rsid w:val="00F04D31"/>
     <w:rsid w:val="00F1104B"/>
     <w:rsid w:val="00F12D0B"/>
     <w:rsid w:val="00F14BD6"/>
-    <w:rsid w:val="00F65FBA"/>
     <w:rsid w:val="00F77D9E"/>
     <w:rsid w:val="00F809CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="692C0324"/>
   <w15:docId w15:val="{4034FE17-EB30-4519-8B29-4BFF6C1199C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7091,58 +7082,58 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00761DA1"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdg-tr.barnsleyhospice@nhs.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bdg-tr.barnsleyhospice@nhs.net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7429,86 +7420,371 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhfOmiy+olRBg+ruC2hvpK/O9Kn/Q==">AMUW2mXcE/R0q0ZzsH5n+tTxo7jMUmxo4eaocEzjzJnMzodlT7xptnqLk3UTcJMe4a+LFBbmUGhkNSJVGf1gElVZ4nwrCCcd1LqYk3HvTajYxjcq9H9Z1aY=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0031174f-6845-4320-b7e4-24423dee5891">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="81c3bca2-8a68-4bc5-83fc-e1ddfc7be93a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBEF3732B9C7D744BAA2D999826CAD4E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="87494d4bdfedfc13a9030234a17d1ac8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0031174f-6845-4320-b7e4-24423dee5891" xmlns:ns3="81c3bca2-8a68-4bc5-83fc-e1ddfc7be93a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f8b6063870e3644da1ba6f8f3e5067e2" ns2:_="" ns3:_="">
+    <xsd:import namespace="0031174f-6845-4320-b7e4-24423dee5891"/>
+    <xsd:import namespace="81c3bca2-8a68-4bc5-83fc-e1ddfc7be93a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0031174f-6845-4320-b7e4-24423dee5891" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="16" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ed498989-b19e-4737-a9b9-4f78f1e8faac" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81c3bca2-8a68-4bc5-83fc-e1ddfc7be93a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b61af17b-89b9-4d7a-8184-0a139796a172}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="81c3bca2-8a68-4bc5-83fc-e1ddfc7be93a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1E6B7C-1CED-4F4D-9A5F-0F5506F364D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0031174f-6845-4320-b7e4-24423dee5891"/>
+    <ds:schemaRef ds:uri="81c3bca2-8a68-4bc5-83fc-e1ddfc7be93a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABCE95E3-6938-41A4-B674-9159918C1217}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AD7800E-AFA9-4E89-B149-FE0AE49F6684}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0031174f-6845-4320-b7e4-24423dee5891"/>
+    <ds:schemaRef ds:uri="81c3bca2-8a68-4bc5-83fc-e1ddfc7be93a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>553</Words>
   <Characters>3157</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3703</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>beckyh</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BBEF3732B9C7D744BAA2D999826CAD4E</vt:lpwstr>
+  </property>
+</Properties>
+</file>