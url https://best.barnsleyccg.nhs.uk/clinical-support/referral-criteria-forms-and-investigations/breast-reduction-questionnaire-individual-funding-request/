--- v0 (2026-04-14)
+++ v1 (2026-10-23)
@@ -1,3689 +1,2799 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2F28F927" w14:textId="77777777" w:rsidR="003F783F" w:rsidRDefault="003F783F" w:rsidP="003F783F">
-[...21 lines deleted...]
-    <w:p w14:paraId="51EB1E77" w14:textId="77777777" w:rsidR="003F783F" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="6F368FAF" w14:textId="77777777" w:rsidR="00AE758F" w:rsidRDefault="00AE758F" w:rsidP="00AE758F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00666C5F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INFORMATION TO ACCOMPANY </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>AN INDIVIDUAL FUNDING REQUEST (IFR) FOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05494">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B332FC7" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="008D26F4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05494">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> BREAST REDUCTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FC9824" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="000D3A17" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="15BC9ADF" w14:textId="77777777" w:rsidR="00390E1B" w:rsidRPr="000D3A17" w:rsidRDefault="00390E1B" w:rsidP="00390E1B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C657FE8" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="000D3A17" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="7F8E0B9D" w14:textId="77777777" w:rsidR="00390E1B" w:rsidRPr="000D3A17" w:rsidRDefault="00390E1B" w:rsidP="00390E1B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D3A17">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The NHS does not routinely commission plastic surgery for cosmetic reasons, an NHS referral is inappropriate if the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00390E1B">
+      <w:r w:rsidRPr="00AE758F">
         <w:rPr>
           <w:b/>
-          <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="000D3A17">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">atient falls within the normal morphological range.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE8D785" w14:textId="77777777" w:rsidR="003F783F" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="0760857E" w14:textId="77777777" w:rsidR="00390E1B" w:rsidRDefault="00390E1B" w:rsidP="008D26F4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BA10D44" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="1CEDE534" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="00AE758F" w:rsidP="00D6623E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A05494">
-[...4 lines deleted...]
-        <w:t>PATIENT IDENTIFICATION DETAILS</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PATIENT</w:t>
+      </w:r>
+      <w:r w:rsidR="008D26F4" w:rsidRPr="00A05494">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DETAILS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C86BE99" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="6D7EB8BB" w14:textId="77777777" w:rsidR="00D6623E" w:rsidRPr="00A05494" w:rsidRDefault="00D6623E" w:rsidP="00D6623E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2608"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2732"/>
+        <w:gridCol w:w="2628"/>
+        <w:gridCol w:w="2204"/>
+        <w:gridCol w:w="1655"/>
+        <w:gridCol w:w="2753"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F783F" w:rsidRPr="00A05494" w14:paraId="5377F7EE" w14:textId="77777777" w:rsidTr="00D61D0B">
+      <w:tr w:rsidR="008D26F4" w:rsidRPr="00A05494" w14:paraId="12DFDF75" w14:textId="77777777" w:rsidTr="00521247">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2608" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="484AC5B4" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00B860E6" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
-[...13 lines deleted...]
-              <w:t>PATIENT’S NAME:</w:t>
+          <w:p w14:paraId="3181CAA8" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B485816" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00AE758F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05494">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NAM</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6560" w:type="dxa"/>
+            <w:tcW w:w="6612" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="778F6739" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
+          <w:p w14:paraId="016821A8" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...75 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F783F" w:rsidRPr="00A05494" w14:paraId="396A76ED" w14:textId="77777777" w:rsidTr="00D61D0B">
+      <w:tr w:rsidR="0032637F" w:rsidRPr="00A05494" w14:paraId="44E3260B" w14:textId="77777777" w:rsidTr="0032637F">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2608" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6F59FA" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00B860E6" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
-[...13 lines deleted...]
-              <w:t>DATE OF BIRTH:</w:t>
+          <w:p w14:paraId="318C528A" w14:textId="77777777" w:rsidR="0032637F" w:rsidRPr="00A05494" w:rsidRDefault="0032637F" w:rsidP="00521247">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F473E9A" w14:textId="77777777" w:rsidR="0032637F" w:rsidRPr="00A05494" w:rsidRDefault="0032637F" w:rsidP="00521247">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05494">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DATE OF BIRTH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2187" w:type="dxa"/>
+            <w:tcW w:w="2204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16DB909B" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
+          <w:p w14:paraId="1B398090" w14:textId="77777777" w:rsidR="0032637F" w:rsidRPr="00A05494" w:rsidRDefault="0032637F" w:rsidP="00521247">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1642" w:type="dxa"/>
+            <w:tcW w:w="1655" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00475A69" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00B860E6" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
-[...13 lines deleted...]
-              <w:t>NHS NUMBER:</w:t>
+          <w:p w14:paraId="0805D1AF" w14:textId="77777777" w:rsidR="0032637F" w:rsidRPr="00A05494" w:rsidRDefault="0032637F" w:rsidP="00521247">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NHS NUMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="dxa"/>
+            <w:tcW w:w="2753" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C64284A" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
+          <w:p w14:paraId="6249D0FB" w14:textId="77777777" w:rsidR="0032637F" w:rsidRPr="00A05494" w:rsidRDefault="0032637F" w:rsidP="00521247">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F783F" w:rsidRPr="00A05494" w14:paraId="35B5055B" w14:textId="77777777" w:rsidTr="00D61D0B">
+      <w:tr w:rsidR="008D26F4" w:rsidRPr="00A05494" w14:paraId="556337A5" w14:textId="77777777" w:rsidTr="00521247">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2608" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4461345E" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00B860E6" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
-[...13 lines deleted...]
-              <w:t>ADDRESS:</w:t>
+          <w:p w14:paraId="59374D4F" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="399DBD52" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05494">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ADDRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6560" w:type="dxa"/>
+            <w:tcW w:w="6612" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6022E4EB" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
+          <w:p w14:paraId="7374C2A9" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRDefault="008D26F4" w:rsidP="00521247">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="615CBF5C" w14:textId="77777777" w:rsidR="00022582" w:rsidRDefault="00022582" w:rsidP="00521247">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...27 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E2610E7" w14:textId="77777777" w:rsidR="00022582" w:rsidRPr="00A05494" w:rsidRDefault="00022582" w:rsidP="00521247">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText>ADDIN "&lt;Patient Address&gt;"</w:instrText>
-[...35 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F783F" w:rsidRPr="00A05494" w14:paraId="302C4CCB" w14:textId="77777777" w:rsidTr="00D61D0B">
+      <w:tr w:rsidR="008D26F4" w:rsidRPr="00A05494" w14:paraId="607396E6" w14:textId="77777777" w:rsidTr="00521247">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2608" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9B42CE" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00B860E6" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5A5AAAF4" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="635D2FB3" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A05494">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">REFERRING </w:t>
             </w:r>
             <w:smartTag w:uri="urn:nhs.uk.cui.abbreviations" w:element="found">
-              <w:r w:rsidRPr="00B860E6">
+              <w:r w:rsidRPr="00A05494">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>GP</w:t>
               </w:r>
+              <w:r w:rsidR="00022582" w:rsidRPr="0021339C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:color w:val="FF0000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> (please print name and stamp practice address)</w:t>
+              </w:r>
             </w:smartTag>
-            <w:r w:rsidRPr="00B860E6">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6560" w:type="dxa"/>
+            <w:tcW w:w="6612" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5ED55D" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00381787" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
-[...270 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="08FBD6CC" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="406C11BF" w14:textId="77777777" w:rsidR="00022582" w:rsidRDefault="00022582" w:rsidP="00022582"/>
+          <w:p w14:paraId="0CF1AABA" w14:textId="77777777" w:rsidR="00022582" w:rsidRDefault="00022582" w:rsidP="00022582"/>
+          <w:p w14:paraId="670FB3DA" w14:textId="77777777" w:rsidR="00022582" w:rsidRPr="00022582" w:rsidRDefault="00022582" w:rsidP="00022582"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E8AD2E7" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00381787" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="4D70D430" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="008D26F4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EC9A284" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00381787" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="7C891F15" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRDefault="008D26F4" w:rsidP="008D26F4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00381787">
+      <w:r w:rsidRPr="00A05494">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ADDITIONAL INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386C5714" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00381787" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="337A6D2E" w14:textId="77777777" w:rsidR="002422CB" w:rsidRPr="0021339C" w:rsidRDefault="002422CB" w:rsidP="002422CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00381787">
+      <w:r w:rsidRPr="0021339C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>**Failure to complete this questionnaire in full may delay the IFR Panel’s decision**</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F556BCA" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="003F783F">
-[...9 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="7ABB3D9F" w14:textId="77777777" w:rsidR="002422CB" w:rsidRPr="002422CB" w:rsidRDefault="002422CB" w:rsidP="002422CB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2490"/>
         <w:gridCol w:w="2046"/>
         <w:gridCol w:w="1950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F783F" w:rsidRPr="00A05494" w14:paraId="26680809" w14:textId="77777777" w:rsidTr="00D61D0B">
+      <w:tr w:rsidR="008D26F4" w:rsidRPr="00A05494" w14:paraId="33EC0134" w14:textId="77777777" w:rsidTr="008D26F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B14EFD5" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="7C37FAA3" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A97456A" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>WEIGHT:</w:t>
+              <w:t>WEIGHT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D41BB35" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
+          <w:p w14:paraId="684EB345" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E404E03" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05494">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>HEIGHT:</w:t>
+              <w:t>HEIGHT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB7D1C6" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
+          <w:p w14:paraId="73FD8ACD" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
-              <w:rPr>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60C2BFC6" w14:textId="77777777" w:rsidR="003F2F6B" w:rsidRPr="003F2F6B" w:rsidRDefault="003F2F6B" w:rsidP="003F2F6B">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F2F6B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BMI</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-              <w:t>MEASUREMENT</w:t>
+          </w:p>
+          <w:p w14:paraId="2A43FEF3" w14:textId="77777777" w:rsidR="003F2F6B" w:rsidRDefault="003F2F6B" w:rsidP="003F2F6B">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F2F6B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(taken within the last 6</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0D9878F6" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="003F2F6B" w:rsidP="003F2F6B">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t>months</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A05494">
-[...4 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="003F2F6B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2046" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF75399" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
+          <w:p w14:paraId="2D653030" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DF66B78" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05494">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>CHEST SIZE:</w:t>
+              <w:t>CHEST SIZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4EF70A" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
+          <w:p w14:paraId="11859FC1" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E4E7BB0" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05494">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>CUP SIZE:</w:t>
+              <w:t>CUP SIZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F783F" w:rsidRPr="00A05494" w14:paraId="7EA3DA4D" w14:textId="77777777" w:rsidTr="00D61D0B">
+      <w:tr w:rsidR="008D26F4" w:rsidRPr="00A05494" w14:paraId="4836BB08" w14:textId="77777777" w:rsidTr="008D26F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00090D1A" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00B860E6" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
-[...60 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7FF701CD" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="420D147A" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76484B06" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00B860E6" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0AD761AB" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B860E6">
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E73284E" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00B860E6" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="03CA8C54" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B860E6">
-[...57 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2046" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32DE1B05" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00B860E6" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0C7636A1" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...101 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBF4AC3" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00B860E6" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2E1A763D" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...101 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6EFAB667" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="76B1F692" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="008D26F4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23348621" w14:textId="77777777" w:rsidR="003F783F" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="244D48FC" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRDefault="008D26F4" w:rsidP="008D26F4">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00110829">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do you consider your patient to be overweight</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B860E6">
-[...136 lines deleted...]
-        <w:t xml:space="preserve"> NO</w:t>
+      <w:r w:rsidRPr="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05494">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>YES/NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310A6B71" w14:textId="77777777" w:rsidR="003F783F" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="43F5AE75" w14:textId="77777777" w:rsidR="00AE758F" w:rsidRDefault="00AE758F" w:rsidP="008D26F4">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77C8A484" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="4332A036" w14:textId="77777777" w:rsidR="00AE758F" w:rsidRPr="00406D20" w:rsidRDefault="00AE758F" w:rsidP="00AE758F">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A05494">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do you consider your patient’s breast size </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to be in proportion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05494">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to her body?   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE758F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>YES/NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A05494">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08390C11" w14:textId="77777777" w:rsidR="00406D20" w:rsidRDefault="00406D20" w:rsidP="008D26F4">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00110829">
-[...151 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="675C4D51" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="0F90907E" w14:textId="77777777" w:rsidR="00406D20" w:rsidRPr="00A05494" w:rsidRDefault="00AE758F" w:rsidP="008D26F4">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Has your patient had a professional bra measurement</w:t>
+      </w:r>
+      <w:r w:rsidR="00406D20" w:rsidRPr="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00406D20" w:rsidRPr="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>YES/NO</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B0F15E2" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00381787" w:rsidRDefault="003F783F" w:rsidP="003F783F">
-[...141 lines deleted...]
-    <w:p w14:paraId="6CC769CC" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00381787" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="3803DA9C" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="008D26F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3932AA20" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00381787" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="06E66C4A" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="00A61B64" w:rsidP="008D26F4">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00381787">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00110829">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Does your</w:t>
+      </w:r>
+      <w:r w:rsidR="008D26F4" w:rsidRPr="00110829">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patient complain of any functional problems</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110829">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attributable</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to her </w:t>
+      </w:r>
+      <w:r w:rsidR="008D26F4" w:rsidRPr="00110829">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>breast</w:t>
+      </w:r>
+      <w:r w:rsidR="003E79C4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00381787">
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> NO</w:t>
+      <w:r w:rsidR="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>size</w:t>
+      </w:r>
+      <w:r w:rsidR="008D26F4" w:rsidRPr="00110829">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="008D26F4" w:rsidRPr="00A05494">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D26F4" w:rsidRPr="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>YES/NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B56092" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00381787" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="50D50FA6" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="008D26F4">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34469DCD" w14:textId="77777777" w:rsidR="003F783F" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="18C6390F" w14:textId="77777777" w:rsidR="00AE758F" w:rsidRPr="00AE758F" w:rsidRDefault="00AE758F" w:rsidP="008D26F4">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00381787">
+      <w:r w:rsidRPr="00AE758F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Has your patient been referred to physiotherapy? </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin">
-[...9 lines deleted...]
-        </w:fldChar>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> YES      </w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> NO</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE758F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>YES/NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1420965F" w14:textId="77777777" w:rsidR="003F783F" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="0787C18E" w14:textId="77777777" w:rsidR="00AE758F" w:rsidRPr="001D2DD4" w:rsidRDefault="00AE758F" w:rsidP="008D26F4">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2DD4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If so, please include a copy of any reports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E191489" w14:textId="77777777" w:rsidR="00AE758F" w:rsidRDefault="00AE758F" w:rsidP="008D26F4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2335D591" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00AE758F" w:rsidRDefault="00AE758F" w:rsidP="008D26F4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>If so, please include a copy of any reports.</w:t>
+        <w:t xml:space="preserve">Have any other treatments been tried or considered? </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>YES/NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41356645" w14:textId="77777777" w:rsidR="003F783F" w:rsidRDefault="003F783F" w:rsidP="003F783F">
-[...178 lines deleted...]
-    <w:p w14:paraId="1D6A16C8" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00110829" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="634ED0A6" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00110829" w:rsidRDefault="008D26F4" w:rsidP="008D26F4">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9464" w:type="dxa"/>
+        <w:tblW w:w="9285" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9464"/>
+        <w:gridCol w:w="9285"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F783F" w:rsidRPr="00A05494" w14:paraId="2E80060B" w14:textId="77777777" w:rsidTr="00B459D3">
+      <w:tr w:rsidR="008D26F4" w:rsidRPr="00A05494" w14:paraId="5F8A944D" w14:textId="77777777" w:rsidTr="002422CB">
         <w:trPr>
-          <w:trHeight w:val="1223"/>
+          <w:trHeight w:val="2466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9464" w:type="dxa"/>
+            <w:tcW w:w="9285" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09F8C4A9" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
+          <w:p w14:paraId="61A75A40" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
             <w:pPr>
               <w:ind w:right="-154"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A05494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">If </w:t>
+              <w:t>If YE</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-              <w:t>YE</w:t>
+            <w:r w:rsidR="00A716B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S please provide more details:</w:t>
             </w:r>
-            <w:r>
-[...110 lines deleted...]
-          <w:p w14:paraId="279D3E3E" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
+          </w:p>
+          <w:p w14:paraId="6C3E434E" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRDefault="008D26F4" w:rsidP="00521247">
             <w:pPr>
               <w:ind w:right="-154"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5669A8DD" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="00D61D0B">
+          <w:p w14:paraId="2BA9036B" w14:textId="77777777" w:rsidR="00AE758F" w:rsidRDefault="00AE758F" w:rsidP="00521247">
+            <w:pPr>
+              <w:ind w:right="-154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DF4F1EC" w14:textId="77777777" w:rsidR="00AE758F" w:rsidRDefault="00AE758F" w:rsidP="00521247">
+            <w:pPr>
+              <w:ind w:right="-154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0806D8E5" w14:textId="1A93B6EF" w:rsidR="001D2DD4" w:rsidRDefault="001D2DD4" w:rsidP="00521247">
+            <w:pPr>
+              <w:ind w:right="-154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="010DB712" w14:textId="77777777" w:rsidR="00AE758F" w:rsidRDefault="00AE758F" w:rsidP="00521247">
+            <w:pPr>
+              <w:ind w:right="-154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0634E7E9" w14:textId="77777777" w:rsidR="00AE758F" w:rsidRDefault="00AE758F" w:rsidP="00521247">
+            <w:pPr>
+              <w:ind w:right="-154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36B19C3B" w14:textId="77777777" w:rsidR="00AE758F" w:rsidRDefault="00AE758F" w:rsidP="00521247">
+            <w:pPr>
+              <w:ind w:right="-154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56C34674" w14:textId="77777777" w:rsidR="00AE758F" w:rsidRDefault="00AE758F" w:rsidP="00521247">
+            <w:pPr>
+              <w:ind w:right="-154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74AB0277" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="00521247">
             <w:pPr>
               <w:ind w:right="-154"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0074B316" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="543600EB" w14:textId="77777777" w:rsidR="008D26F4" w:rsidRPr="00A05494" w:rsidRDefault="008D26F4" w:rsidP="008D26F4">
       <w:pPr>
-        <w:ind w:right="-154"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...158 lines deleted...]
-    <w:p w14:paraId="076F4F37" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00A05494" w:rsidRDefault="003F783F" w:rsidP="003F783F">
+    <w:p w14:paraId="36CE1DF3" w14:textId="77777777" w:rsidR="0062506A" w:rsidRDefault="008D26F4" w:rsidP="008D26F4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:smartTag w:uri="urn:nhs.uk.cui.abbreviations" w:element="found">
-        <w:r w:rsidRPr="00B860E6">
+        <w:r w:rsidRPr="00A05494">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>GP</w:t>
         </w:r>
       </w:smartTag>
-      <w:r w:rsidRPr="00B860E6">
+      <w:r w:rsidRPr="00A05494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Signature …………………………………………     Date ……………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A05494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6F576340" w14:textId="2FDDB003" w:rsidR="00B82299" w:rsidRDefault="00B82299" w:rsidP="008D26F4">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Signature:</w:t>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Please email the completed form to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0031383C">
-[...78 lines deleted...]
-      <w:r w:rsidRPr="0031383C">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>syicb-sheffield.sybifr@nhs.net</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B860E6">
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78748652" w14:textId="77777777" w:rsidR="001D2DD4" w:rsidRPr="001D2DD4" w:rsidRDefault="001D2DD4" w:rsidP="008D26F4">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...72 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="272495E8" w14:textId="77777777" w:rsidR="003F783F" w:rsidRPr="00E754A8" w:rsidRDefault="003F783F" w:rsidP="003F783F">
-[...169 lines deleted...]
-    <w:sectPr w:rsidR="003F783F" w:rsidRPr="00B459D3" w:rsidSect="00B459D3">
+    <w:sectPr w:rsidR="001D2DD4" w:rsidRPr="001D2DD4" w:rsidSect="008D26F4">
       <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1135" w:right="926" w:bottom="1440" w:left="1440" w:header="708" w:footer="397" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="926" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F7E2D99" w14:textId="77777777" w:rsidR="00B459D3" w:rsidRDefault="00B459D3">
+    <w:p w14:paraId="54DE7F1D" w14:textId="77777777" w:rsidR="00264941" w:rsidRDefault="00264941">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53471296" w14:textId="77777777" w:rsidR="00B459D3" w:rsidRDefault="00B459D3">
+    <w:p w14:paraId="25EA6DA9" w14:textId="77777777" w:rsidR="00264941" w:rsidRDefault="00264941">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3922467D" w14:textId="77777777" w:rsidR="00D979CE" w:rsidRDefault="00D979CE" w:rsidP="00D979CE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="72F6FF33" w14:textId="77777777" w:rsidR="008B6C23" w:rsidRDefault="008B6C23">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37E19471" w14:textId="77777777" w:rsidR="00B459D3" w:rsidRDefault="00B459D3">
+    <w:p w14:paraId="067F664D" w14:textId="77777777" w:rsidR="00264941" w:rsidRDefault="00264941">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74CD0FD4" w14:textId="77777777" w:rsidR="00B459D3" w:rsidRDefault="00B459D3">
+    <w:p w14:paraId="50351698" w14:textId="77777777" w:rsidR="00264941" w:rsidRDefault="00264941">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5748840B" w14:textId="77777777" w:rsidR="00885A46" w:rsidRDefault="00885A46" w:rsidP="008D26F4">
+  <w:p w14:paraId="1B1246DB" w14:textId="0E30AB0E" w:rsidR="008D26F4" w:rsidRDefault="0021339C" w:rsidP="00DA4F3D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="4861"/>
+        <w:tab w:val="left" w:pos="5040"/>
+        <w:tab w:val="left" w:pos="5760"/>
+        <w:tab w:val="left" w:pos="6480"/>
+        <w:tab w:val="left" w:pos="7200"/>
+        <w:tab w:val="left" w:pos="7920"/>
+        <w:tab w:val="left" w:pos="8640"/>
+      </w:tabs>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A2C9A5F" wp14:editId="430B0A19">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3746500</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-311785</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2615043" cy="858740"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1" name="Picture 1" descr="Text&#10;&#10;Description automatically generated with low confidence"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Picture 1" descr="Text&#10;&#10;Description automatically generated with low confidence"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2615043" cy="858740"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00022582">
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003F783F"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F34028"/>
+    <w:rsidRoot w:val="008D26F4"/>
+    <w:rsid w:val="000020FC"/>
+    <w:rsid w:val="00011FFF"/>
+    <w:rsid w:val="00014D7D"/>
+    <w:rsid w:val="000154E3"/>
+    <w:rsid w:val="000206D0"/>
+    <w:rsid w:val="00021501"/>
+    <w:rsid w:val="00022132"/>
+    <w:rsid w:val="00022582"/>
+    <w:rsid w:val="00022B47"/>
+    <w:rsid w:val="00022BDD"/>
+    <w:rsid w:val="00024F81"/>
+    <w:rsid w:val="00025857"/>
+    <w:rsid w:val="00036454"/>
+    <w:rsid w:val="000370F4"/>
+    <w:rsid w:val="00046675"/>
+    <w:rsid w:val="000530FA"/>
+    <w:rsid w:val="0006026A"/>
+    <w:rsid w:val="0006117C"/>
+    <w:rsid w:val="000641D6"/>
+    <w:rsid w:val="000672F0"/>
+    <w:rsid w:val="0007128E"/>
+    <w:rsid w:val="00081A86"/>
+    <w:rsid w:val="00085B90"/>
+    <w:rsid w:val="00085C43"/>
+    <w:rsid w:val="00085E2C"/>
+    <w:rsid w:val="000A1037"/>
+    <w:rsid w:val="000A1837"/>
+    <w:rsid w:val="000A1F3E"/>
+    <w:rsid w:val="000A40E0"/>
+    <w:rsid w:val="000A4B89"/>
+    <w:rsid w:val="000B3F9F"/>
+    <w:rsid w:val="000B64D7"/>
+    <w:rsid w:val="000C1518"/>
+    <w:rsid w:val="000C3EFE"/>
+    <w:rsid w:val="000C41B5"/>
+    <w:rsid w:val="000C53BF"/>
+    <w:rsid w:val="000C6E95"/>
+    <w:rsid w:val="000C7015"/>
+    <w:rsid w:val="000D2C2F"/>
+    <w:rsid w:val="000D7C84"/>
+    <w:rsid w:val="000E0356"/>
+    <w:rsid w:val="000E3899"/>
+    <w:rsid w:val="000E503A"/>
+    <w:rsid w:val="000E5E8C"/>
+    <w:rsid w:val="000F0B9F"/>
+    <w:rsid w:val="000F2798"/>
+    <w:rsid w:val="001033DA"/>
+    <w:rsid w:val="001046D3"/>
+    <w:rsid w:val="00106B09"/>
+    <w:rsid w:val="00110829"/>
+    <w:rsid w:val="00110FF7"/>
+    <w:rsid w:val="00113BD9"/>
+    <w:rsid w:val="00117715"/>
+    <w:rsid w:val="00120E64"/>
+    <w:rsid w:val="0012209B"/>
+    <w:rsid w:val="00125D60"/>
+    <w:rsid w:val="001330BB"/>
+    <w:rsid w:val="00140E10"/>
+    <w:rsid w:val="00141149"/>
+    <w:rsid w:val="00141BDF"/>
+    <w:rsid w:val="00143C84"/>
+    <w:rsid w:val="00153A0B"/>
+    <w:rsid w:val="00155D94"/>
+    <w:rsid w:val="00157126"/>
+    <w:rsid w:val="001579EA"/>
+    <w:rsid w:val="00164BF9"/>
+    <w:rsid w:val="00166E55"/>
+    <w:rsid w:val="00177583"/>
+    <w:rsid w:val="001839A3"/>
+    <w:rsid w:val="00183CC3"/>
+    <w:rsid w:val="001859FC"/>
+    <w:rsid w:val="00192655"/>
+    <w:rsid w:val="001A0A51"/>
+    <w:rsid w:val="001A5B05"/>
+    <w:rsid w:val="001B03D2"/>
+    <w:rsid w:val="001C0C0E"/>
+    <w:rsid w:val="001C1F16"/>
+    <w:rsid w:val="001C3A7A"/>
+    <w:rsid w:val="001C6335"/>
+    <w:rsid w:val="001D2D11"/>
+    <w:rsid w:val="001D2DD4"/>
+    <w:rsid w:val="001D730B"/>
+    <w:rsid w:val="001E5A5D"/>
+    <w:rsid w:val="001E6646"/>
+    <w:rsid w:val="001E677D"/>
+    <w:rsid w:val="001F1724"/>
+    <w:rsid w:val="001F32D6"/>
+    <w:rsid w:val="002061A5"/>
+    <w:rsid w:val="00210BD7"/>
+    <w:rsid w:val="0021339C"/>
+    <w:rsid w:val="002205F4"/>
+    <w:rsid w:val="0022200F"/>
+    <w:rsid w:val="002228A8"/>
+    <w:rsid w:val="00232B7F"/>
+    <w:rsid w:val="00235F92"/>
+    <w:rsid w:val="00241CBF"/>
+    <w:rsid w:val="002422CB"/>
+    <w:rsid w:val="002429BF"/>
+    <w:rsid w:val="00242D1B"/>
+    <w:rsid w:val="002538F8"/>
+    <w:rsid w:val="00255884"/>
+    <w:rsid w:val="00261607"/>
+    <w:rsid w:val="0026231E"/>
+    <w:rsid w:val="00264544"/>
+    <w:rsid w:val="00264941"/>
+    <w:rsid w:val="00264D3D"/>
+    <w:rsid w:val="00277B9E"/>
+    <w:rsid w:val="00293E82"/>
+    <w:rsid w:val="002A4DC6"/>
+    <w:rsid w:val="002B28A2"/>
+    <w:rsid w:val="002B2B23"/>
+    <w:rsid w:val="002B6760"/>
+    <w:rsid w:val="002C5FB5"/>
+    <w:rsid w:val="002D047A"/>
+    <w:rsid w:val="002D2BF2"/>
+    <w:rsid w:val="002D3EFD"/>
+    <w:rsid w:val="002D451A"/>
+    <w:rsid w:val="002D76C6"/>
+    <w:rsid w:val="002E20CD"/>
+    <w:rsid w:val="002F2587"/>
+    <w:rsid w:val="002F2F17"/>
+    <w:rsid w:val="002F4806"/>
+    <w:rsid w:val="002F5FF6"/>
+    <w:rsid w:val="002F70EE"/>
+    <w:rsid w:val="002F78CB"/>
+    <w:rsid w:val="00300153"/>
+    <w:rsid w:val="00303108"/>
+    <w:rsid w:val="00304C49"/>
+    <w:rsid w:val="0030606E"/>
+    <w:rsid w:val="00306896"/>
+    <w:rsid w:val="00314720"/>
+    <w:rsid w:val="00315868"/>
+    <w:rsid w:val="00321129"/>
+    <w:rsid w:val="0032637F"/>
+    <w:rsid w:val="00327264"/>
+    <w:rsid w:val="00330518"/>
+    <w:rsid w:val="00331561"/>
+    <w:rsid w:val="00341742"/>
+    <w:rsid w:val="00347F6D"/>
+    <w:rsid w:val="0035482A"/>
+    <w:rsid w:val="00357BF9"/>
+    <w:rsid w:val="0036237B"/>
+    <w:rsid w:val="003633C6"/>
+    <w:rsid w:val="003643DD"/>
+    <w:rsid w:val="003662DB"/>
+    <w:rsid w:val="00370BDF"/>
+    <w:rsid w:val="00372420"/>
+    <w:rsid w:val="0037417C"/>
+    <w:rsid w:val="003835BB"/>
+    <w:rsid w:val="00390E1B"/>
+    <w:rsid w:val="003916F1"/>
+    <w:rsid w:val="003966C5"/>
+    <w:rsid w:val="003A31A1"/>
+    <w:rsid w:val="003A475A"/>
+    <w:rsid w:val="003A5B89"/>
+    <w:rsid w:val="003B0AE3"/>
+    <w:rsid w:val="003B3691"/>
+    <w:rsid w:val="003B445D"/>
+    <w:rsid w:val="003B6283"/>
+    <w:rsid w:val="003B6CE3"/>
+    <w:rsid w:val="003B790A"/>
+    <w:rsid w:val="003C5EBF"/>
+    <w:rsid w:val="003C7884"/>
+    <w:rsid w:val="003D4C1B"/>
+    <w:rsid w:val="003D50ED"/>
+    <w:rsid w:val="003D7952"/>
+    <w:rsid w:val="003E1EBD"/>
+    <w:rsid w:val="003E37F3"/>
+    <w:rsid w:val="003E79C4"/>
+    <w:rsid w:val="003F1A93"/>
+    <w:rsid w:val="003F1EA9"/>
+    <w:rsid w:val="003F2491"/>
+    <w:rsid w:val="003F257A"/>
+    <w:rsid w:val="003F2F6B"/>
+    <w:rsid w:val="003F6D3C"/>
+    <w:rsid w:val="00402E79"/>
+    <w:rsid w:val="00403BFA"/>
+    <w:rsid w:val="00406D20"/>
+    <w:rsid w:val="004131F5"/>
+    <w:rsid w:val="00414241"/>
+    <w:rsid w:val="00414AAA"/>
+    <w:rsid w:val="00415370"/>
+    <w:rsid w:val="00416308"/>
+    <w:rsid w:val="0041644B"/>
+    <w:rsid w:val="0041677F"/>
+    <w:rsid w:val="00427212"/>
+    <w:rsid w:val="0043388A"/>
+    <w:rsid w:val="0044302E"/>
+    <w:rsid w:val="00446D64"/>
+    <w:rsid w:val="0045199C"/>
+    <w:rsid w:val="00452D31"/>
+    <w:rsid w:val="00453E1A"/>
+    <w:rsid w:val="00453FC3"/>
+    <w:rsid w:val="004601F2"/>
+    <w:rsid w:val="00464904"/>
+    <w:rsid w:val="00471F44"/>
+    <w:rsid w:val="004850FA"/>
+    <w:rsid w:val="004869EE"/>
+    <w:rsid w:val="00490704"/>
+    <w:rsid w:val="004914D8"/>
+    <w:rsid w:val="004927F5"/>
+    <w:rsid w:val="00493181"/>
+    <w:rsid w:val="004A1E8F"/>
+    <w:rsid w:val="004A5423"/>
+    <w:rsid w:val="004A6E84"/>
+    <w:rsid w:val="004B2562"/>
+    <w:rsid w:val="004B6130"/>
+    <w:rsid w:val="004B71EB"/>
+    <w:rsid w:val="004C751E"/>
+    <w:rsid w:val="004D6EA8"/>
+    <w:rsid w:val="004E0286"/>
+    <w:rsid w:val="004E21FA"/>
+    <w:rsid w:val="004E3ACC"/>
+    <w:rsid w:val="004E3EDD"/>
+    <w:rsid w:val="004F10E7"/>
+    <w:rsid w:val="004F5F10"/>
+    <w:rsid w:val="00500162"/>
+    <w:rsid w:val="00504700"/>
+    <w:rsid w:val="00506420"/>
+    <w:rsid w:val="00510846"/>
+    <w:rsid w:val="00513899"/>
+    <w:rsid w:val="00514028"/>
+    <w:rsid w:val="00515C6D"/>
+    <w:rsid w:val="00517207"/>
+    <w:rsid w:val="00521247"/>
+    <w:rsid w:val="005267EF"/>
+    <w:rsid w:val="005402FA"/>
+    <w:rsid w:val="005443C2"/>
+    <w:rsid w:val="00545677"/>
+    <w:rsid w:val="00551006"/>
+    <w:rsid w:val="005512BC"/>
+    <w:rsid w:val="005647E0"/>
+    <w:rsid w:val="00564997"/>
+    <w:rsid w:val="00564C11"/>
+    <w:rsid w:val="00572A99"/>
+    <w:rsid w:val="00574742"/>
+    <w:rsid w:val="00574936"/>
+    <w:rsid w:val="00576073"/>
+    <w:rsid w:val="005764C7"/>
+    <w:rsid w:val="005934F9"/>
+    <w:rsid w:val="005A64A5"/>
+    <w:rsid w:val="005C4519"/>
+    <w:rsid w:val="005C7F6E"/>
+    <w:rsid w:val="005D13C7"/>
+    <w:rsid w:val="005E407E"/>
+    <w:rsid w:val="005E6308"/>
+    <w:rsid w:val="005F2437"/>
+    <w:rsid w:val="005F547A"/>
+    <w:rsid w:val="006024B8"/>
+    <w:rsid w:val="006064FB"/>
+    <w:rsid w:val="00607A33"/>
+    <w:rsid w:val="0061061A"/>
+    <w:rsid w:val="00612CE6"/>
+    <w:rsid w:val="00614C21"/>
+    <w:rsid w:val="006228EA"/>
+    <w:rsid w:val="00623132"/>
+    <w:rsid w:val="0062506A"/>
+    <w:rsid w:val="00631042"/>
+    <w:rsid w:val="00631CFA"/>
+    <w:rsid w:val="006346B9"/>
+    <w:rsid w:val="006407FE"/>
+    <w:rsid w:val="00650426"/>
+    <w:rsid w:val="006519F7"/>
+    <w:rsid w:val="006529C2"/>
+    <w:rsid w:val="00656DE7"/>
+    <w:rsid w:val="006578E2"/>
+    <w:rsid w:val="00661628"/>
+    <w:rsid w:val="00661D91"/>
+    <w:rsid w:val="0066409C"/>
+    <w:rsid w:val="0067017C"/>
+    <w:rsid w:val="00682C68"/>
+    <w:rsid w:val="006A0C9E"/>
+    <w:rsid w:val="006A497B"/>
+    <w:rsid w:val="006B1615"/>
+    <w:rsid w:val="006B1694"/>
+    <w:rsid w:val="006B2682"/>
+    <w:rsid w:val="006B27FB"/>
+    <w:rsid w:val="006B2F20"/>
+    <w:rsid w:val="006B315C"/>
+    <w:rsid w:val="006B524B"/>
+    <w:rsid w:val="006B72A4"/>
+    <w:rsid w:val="006C34EA"/>
+    <w:rsid w:val="006C60CF"/>
+    <w:rsid w:val="006D0AA7"/>
+    <w:rsid w:val="006D4618"/>
+    <w:rsid w:val="006D46D3"/>
+    <w:rsid w:val="006E1941"/>
+    <w:rsid w:val="006E3D06"/>
+    <w:rsid w:val="006F7C22"/>
+    <w:rsid w:val="007119EF"/>
+    <w:rsid w:val="00711C32"/>
+    <w:rsid w:val="0071210F"/>
+    <w:rsid w:val="00714760"/>
+    <w:rsid w:val="00716DAF"/>
+    <w:rsid w:val="00722282"/>
+    <w:rsid w:val="00722A6F"/>
+    <w:rsid w:val="00730AC8"/>
+    <w:rsid w:val="00731966"/>
+    <w:rsid w:val="00734C48"/>
+    <w:rsid w:val="00735000"/>
+    <w:rsid w:val="00740AB4"/>
+    <w:rsid w:val="00741649"/>
+    <w:rsid w:val="00742B98"/>
+    <w:rsid w:val="0075256B"/>
+    <w:rsid w:val="007575DE"/>
+    <w:rsid w:val="00762FF0"/>
+    <w:rsid w:val="00771CC2"/>
+    <w:rsid w:val="00772FFD"/>
+    <w:rsid w:val="00773E98"/>
+    <w:rsid w:val="00775114"/>
+    <w:rsid w:val="007806F0"/>
+    <w:rsid w:val="00784E3F"/>
+    <w:rsid w:val="007875EA"/>
+    <w:rsid w:val="00795829"/>
+    <w:rsid w:val="007B1F2D"/>
+    <w:rsid w:val="007B51F5"/>
+    <w:rsid w:val="007B61B4"/>
+    <w:rsid w:val="007C37A9"/>
+    <w:rsid w:val="007C4E23"/>
+    <w:rsid w:val="007D1DD2"/>
+    <w:rsid w:val="007D38F6"/>
+    <w:rsid w:val="007D4DB9"/>
+    <w:rsid w:val="007D7BFA"/>
+    <w:rsid w:val="007E74A4"/>
+    <w:rsid w:val="007F2487"/>
+    <w:rsid w:val="007F4517"/>
+    <w:rsid w:val="007F5DDB"/>
+    <w:rsid w:val="00803C48"/>
+    <w:rsid w:val="0080549B"/>
+    <w:rsid w:val="00807705"/>
+    <w:rsid w:val="0081192A"/>
+    <w:rsid w:val="0081480C"/>
+    <w:rsid w:val="00821221"/>
+    <w:rsid w:val="00824328"/>
+    <w:rsid w:val="00830539"/>
+    <w:rsid w:val="00835161"/>
+    <w:rsid w:val="00836476"/>
+    <w:rsid w:val="00837035"/>
+    <w:rsid w:val="008426A9"/>
+    <w:rsid w:val="008428FA"/>
+    <w:rsid w:val="00843AC6"/>
+    <w:rsid w:val="008511DE"/>
+    <w:rsid w:val="00854E4D"/>
+    <w:rsid w:val="00855651"/>
+    <w:rsid w:val="008561A7"/>
+    <w:rsid w:val="00856555"/>
+    <w:rsid w:val="008569E1"/>
+    <w:rsid w:val="00861849"/>
+    <w:rsid w:val="008625F1"/>
+    <w:rsid w:val="00863BA4"/>
+    <w:rsid w:val="008715E0"/>
+    <w:rsid w:val="00871D04"/>
+    <w:rsid w:val="008738F0"/>
+    <w:rsid w:val="008802E8"/>
+    <w:rsid w:val="0088142B"/>
+    <w:rsid w:val="008A0FD6"/>
+    <w:rsid w:val="008A2B98"/>
+    <w:rsid w:val="008A6BA4"/>
+    <w:rsid w:val="008B6C23"/>
+    <w:rsid w:val="008C2A7F"/>
+    <w:rsid w:val="008C3581"/>
+    <w:rsid w:val="008C414F"/>
+    <w:rsid w:val="008C759A"/>
+    <w:rsid w:val="008D0050"/>
+    <w:rsid w:val="008D0739"/>
+    <w:rsid w:val="008D12DB"/>
+    <w:rsid w:val="008D26F4"/>
+    <w:rsid w:val="008D373E"/>
+    <w:rsid w:val="008D7896"/>
+    <w:rsid w:val="008E21F4"/>
+    <w:rsid w:val="008E31B1"/>
+    <w:rsid w:val="008E3668"/>
+    <w:rsid w:val="008E477A"/>
+    <w:rsid w:val="008E6E62"/>
+    <w:rsid w:val="0090375A"/>
+    <w:rsid w:val="0090428F"/>
+    <w:rsid w:val="00907F36"/>
+    <w:rsid w:val="00922350"/>
+    <w:rsid w:val="00924545"/>
+    <w:rsid w:val="0092528D"/>
+    <w:rsid w:val="00927DDA"/>
+    <w:rsid w:val="00930436"/>
+    <w:rsid w:val="00933158"/>
+    <w:rsid w:val="00941410"/>
+    <w:rsid w:val="00947F71"/>
+    <w:rsid w:val="00953CD8"/>
+    <w:rsid w:val="009563C1"/>
+    <w:rsid w:val="009614B1"/>
+    <w:rsid w:val="009644DB"/>
+    <w:rsid w:val="00965E38"/>
+    <w:rsid w:val="009822A0"/>
+    <w:rsid w:val="009909AB"/>
+    <w:rsid w:val="0099213E"/>
+    <w:rsid w:val="009945FF"/>
+    <w:rsid w:val="00994A3F"/>
+    <w:rsid w:val="00997182"/>
+    <w:rsid w:val="009B258B"/>
+    <w:rsid w:val="009C18CD"/>
+    <w:rsid w:val="009C47FE"/>
+    <w:rsid w:val="009D1031"/>
+    <w:rsid w:val="009D7B25"/>
+    <w:rsid w:val="009E24F8"/>
+    <w:rsid w:val="009E4930"/>
+    <w:rsid w:val="009E6CC8"/>
+    <w:rsid w:val="009E6F7A"/>
+    <w:rsid w:val="00A02D56"/>
+    <w:rsid w:val="00A05494"/>
+    <w:rsid w:val="00A1678A"/>
+    <w:rsid w:val="00A25639"/>
+    <w:rsid w:val="00A263A3"/>
+    <w:rsid w:val="00A3562B"/>
+    <w:rsid w:val="00A37AEB"/>
+    <w:rsid w:val="00A37F8D"/>
+    <w:rsid w:val="00A425AF"/>
+    <w:rsid w:val="00A562AF"/>
+    <w:rsid w:val="00A61B64"/>
+    <w:rsid w:val="00A63770"/>
+    <w:rsid w:val="00A678BE"/>
+    <w:rsid w:val="00A716B3"/>
+    <w:rsid w:val="00A7661B"/>
+    <w:rsid w:val="00A93383"/>
+    <w:rsid w:val="00AA1BF7"/>
+    <w:rsid w:val="00AA1CA3"/>
+    <w:rsid w:val="00AA29F0"/>
+    <w:rsid w:val="00AA3BF5"/>
+    <w:rsid w:val="00AA4EE6"/>
+    <w:rsid w:val="00AA61D4"/>
+    <w:rsid w:val="00AB4ED1"/>
+    <w:rsid w:val="00AB55DA"/>
+    <w:rsid w:val="00AB72C4"/>
+    <w:rsid w:val="00AC0F38"/>
+    <w:rsid w:val="00AC11D1"/>
+    <w:rsid w:val="00AC627D"/>
+    <w:rsid w:val="00AC699C"/>
+    <w:rsid w:val="00AC7FCA"/>
+    <w:rsid w:val="00AD26A9"/>
+    <w:rsid w:val="00AD4812"/>
+    <w:rsid w:val="00AD489C"/>
+    <w:rsid w:val="00AD4DDC"/>
+    <w:rsid w:val="00AD67CB"/>
+    <w:rsid w:val="00AE0264"/>
+    <w:rsid w:val="00AE5FA8"/>
+    <w:rsid w:val="00AE758F"/>
+    <w:rsid w:val="00AF30C8"/>
+    <w:rsid w:val="00AF3E3E"/>
+    <w:rsid w:val="00AF6D26"/>
+    <w:rsid w:val="00B02D97"/>
+    <w:rsid w:val="00B037BA"/>
+    <w:rsid w:val="00B16B59"/>
+    <w:rsid w:val="00B239E8"/>
+    <w:rsid w:val="00B250EA"/>
+    <w:rsid w:val="00B26FBE"/>
+    <w:rsid w:val="00B32D90"/>
+    <w:rsid w:val="00B36947"/>
+    <w:rsid w:val="00B448EC"/>
+    <w:rsid w:val="00B44B44"/>
+    <w:rsid w:val="00B47291"/>
+    <w:rsid w:val="00B512E9"/>
+    <w:rsid w:val="00B669F2"/>
+    <w:rsid w:val="00B800C4"/>
+    <w:rsid w:val="00B82299"/>
+    <w:rsid w:val="00B827C6"/>
+    <w:rsid w:val="00B83746"/>
+    <w:rsid w:val="00B86E8E"/>
+    <w:rsid w:val="00B87C27"/>
+    <w:rsid w:val="00B94DFB"/>
+    <w:rsid w:val="00B96D1A"/>
+    <w:rsid w:val="00B97DE2"/>
+    <w:rsid w:val="00BA4385"/>
+    <w:rsid w:val="00BA7143"/>
+    <w:rsid w:val="00BB3AE3"/>
+    <w:rsid w:val="00BC0E30"/>
+    <w:rsid w:val="00BC6F17"/>
+    <w:rsid w:val="00BD2634"/>
+    <w:rsid w:val="00BD32D8"/>
+    <w:rsid w:val="00BD6A58"/>
+    <w:rsid w:val="00BD7008"/>
+    <w:rsid w:val="00BE191A"/>
+    <w:rsid w:val="00BE46B8"/>
+    <w:rsid w:val="00BF2057"/>
+    <w:rsid w:val="00BF275D"/>
+    <w:rsid w:val="00BF70A6"/>
+    <w:rsid w:val="00C04042"/>
+    <w:rsid w:val="00C21C27"/>
+    <w:rsid w:val="00C21F64"/>
+    <w:rsid w:val="00C23E36"/>
+    <w:rsid w:val="00C25578"/>
+    <w:rsid w:val="00C3423A"/>
+    <w:rsid w:val="00C407B3"/>
+    <w:rsid w:val="00C45EB5"/>
+    <w:rsid w:val="00C46658"/>
+    <w:rsid w:val="00C46DF5"/>
+    <w:rsid w:val="00C507D1"/>
+    <w:rsid w:val="00C51D51"/>
+    <w:rsid w:val="00C537EE"/>
+    <w:rsid w:val="00C57058"/>
+    <w:rsid w:val="00C64EB7"/>
+    <w:rsid w:val="00C80CBB"/>
+    <w:rsid w:val="00C814C6"/>
+    <w:rsid w:val="00C81F7C"/>
+    <w:rsid w:val="00C838E4"/>
+    <w:rsid w:val="00C863C5"/>
+    <w:rsid w:val="00C95B5C"/>
+    <w:rsid w:val="00CA6080"/>
+    <w:rsid w:val="00CA77FC"/>
+    <w:rsid w:val="00CB0D4C"/>
+    <w:rsid w:val="00CB3C7F"/>
+    <w:rsid w:val="00CB5E1E"/>
+    <w:rsid w:val="00CC02DC"/>
+    <w:rsid w:val="00CC4F3D"/>
+    <w:rsid w:val="00CC4FC0"/>
+    <w:rsid w:val="00CC6991"/>
+    <w:rsid w:val="00CD29F8"/>
+    <w:rsid w:val="00CD42F9"/>
+    <w:rsid w:val="00CE580C"/>
+    <w:rsid w:val="00CE7FF5"/>
+    <w:rsid w:val="00CF2012"/>
+    <w:rsid w:val="00D00AC4"/>
+    <w:rsid w:val="00D02646"/>
+    <w:rsid w:val="00D040FF"/>
+    <w:rsid w:val="00D1252A"/>
+    <w:rsid w:val="00D17FAF"/>
+    <w:rsid w:val="00D223A2"/>
+    <w:rsid w:val="00D231A8"/>
+    <w:rsid w:val="00D253DA"/>
+    <w:rsid w:val="00D32568"/>
+    <w:rsid w:val="00D33B7E"/>
+    <w:rsid w:val="00D34590"/>
+    <w:rsid w:val="00D3766D"/>
+    <w:rsid w:val="00D50330"/>
+    <w:rsid w:val="00D51E21"/>
+    <w:rsid w:val="00D54D58"/>
+    <w:rsid w:val="00D55B94"/>
+    <w:rsid w:val="00D609D3"/>
+    <w:rsid w:val="00D62B23"/>
+    <w:rsid w:val="00D6623E"/>
+    <w:rsid w:val="00D705CB"/>
+    <w:rsid w:val="00D70E5B"/>
+    <w:rsid w:val="00D72D5D"/>
+    <w:rsid w:val="00D8187C"/>
+    <w:rsid w:val="00D82BBF"/>
+    <w:rsid w:val="00D84E20"/>
+    <w:rsid w:val="00D85464"/>
+    <w:rsid w:val="00D85EEC"/>
+    <w:rsid w:val="00D92796"/>
+    <w:rsid w:val="00D9455B"/>
+    <w:rsid w:val="00D95C04"/>
+    <w:rsid w:val="00D979CE"/>
+    <w:rsid w:val="00DA0E76"/>
+    <w:rsid w:val="00DA4F3D"/>
+    <w:rsid w:val="00DB04DB"/>
+    <w:rsid w:val="00DB50F1"/>
+    <w:rsid w:val="00DC413F"/>
+    <w:rsid w:val="00DC61D6"/>
+    <w:rsid w:val="00DD4EF4"/>
+    <w:rsid w:val="00DE59F5"/>
+    <w:rsid w:val="00DE6C9A"/>
+    <w:rsid w:val="00DE78F6"/>
+    <w:rsid w:val="00DF086E"/>
+    <w:rsid w:val="00DF12EA"/>
+    <w:rsid w:val="00DF47EF"/>
+    <w:rsid w:val="00DF6A66"/>
+    <w:rsid w:val="00DF7014"/>
+    <w:rsid w:val="00E01EFD"/>
+    <w:rsid w:val="00E036C1"/>
+    <w:rsid w:val="00E058D5"/>
+    <w:rsid w:val="00E05B43"/>
+    <w:rsid w:val="00E06FF7"/>
+    <w:rsid w:val="00E147E7"/>
+    <w:rsid w:val="00E15BB8"/>
+    <w:rsid w:val="00E17C71"/>
+    <w:rsid w:val="00E30122"/>
+    <w:rsid w:val="00E319A8"/>
+    <w:rsid w:val="00E358FB"/>
+    <w:rsid w:val="00E378E9"/>
+    <w:rsid w:val="00E41C6D"/>
+    <w:rsid w:val="00E433A6"/>
+    <w:rsid w:val="00E45C43"/>
+    <w:rsid w:val="00E47607"/>
+    <w:rsid w:val="00E52B18"/>
+    <w:rsid w:val="00E53164"/>
+    <w:rsid w:val="00E55F2B"/>
+    <w:rsid w:val="00E56847"/>
+    <w:rsid w:val="00E745EE"/>
+    <w:rsid w:val="00E77FA9"/>
+    <w:rsid w:val="00E9114F"/>
+    <w:rsid w:val="00E923FE"/>
+    <w:rsid w:val="00E9611D"/>
+    <w:rsid w:val="00E972A6"/>
+    <w:rsid w:val="00EA317F"/>
+    <w:rsid w:val="00EA41FF"/>
+    <w:rsid w:val="00EA4F4B"/>
+    <w:rsid w:val="00EA76C0"/>
+    <w:rsid w:val="00EB0B40"/>
+    <w:rsid w:val="00EB5FCC"/>
+    <w:rsid w:val="00EC3BA4"/>
+    <w:rsid w:val="00EC51B2"/>
+    <w:rsid w:val="00EC57AC"/>
+    <w:rsid w:val="00ED6987"/>
+    <w:rsid w:val="00EE082B"/>
+    <w:rsid w:val="00EE5BA8"/>
+    <w:rsid w:val="00EE6BE4"/>
+    <w:rsid w:val="00EF5527"/>
+    <w:rsid w:val="00EF56C0"/>
+    <w:rsid w:val="00EF7F85"/>
+    <w:rsid w:val="00F02A3E"/>
+    <w:rsid w:val="00F0471F"/>
+    <w:rsid w:val="00F050F6"/>
+    <w:rsid w:val="00F1769E"/>
+    <w:rsid w:val="00F226C6"/>
+    <w:rsid w:val="00F22A42"/>
+    <w:rsid w:val="00F269C2"/>
+    <w:rsid w:val="00F356F0"/>
+    <w:rsid w:val="00F44BCA"/>
+    <w:rsid w:val="00F45A1E"/>
+    <w:rsid w:val="00F476FF"/>
+    <w:rsid w:val="00F6234D"/>
+    <w:rsid w:val="00F709A4"/>
+    <w:rsid w:val="00F733A8"/>
+    <w:rsid w:val="00F74002"/>
+    <w:rsid w:val="00F743A3"/>
+    <w:rsid w:val="00F8113B"/>
+    <w:rsid w:val="00F81366"/>
+    <w:rsid w:val="00F90AF2"/>
+    <w:rsid w:val="00F9115C"/>
+    <w:rsid w:val="00FA0330"/>
+    <w:rsid w:val="00FA1867"/>
+    <w:rsid w:val="00FA5076"/>
+    <w:rsid w:val="00FB0204"/>
+    <w:rsid w:val="00FB3095"/>
+    <w:rsid w:val="00FB6CE4"/>
+    <w:rsid w:val="00FC3479"/>
+    <w:rsid w:val="00FC3DCE"/>
+    <w:rsid w:val="00FC4C71"/>
+    <w:rsid w:val="00FC51F0"/>
+    <w:rsid w:val="00FC724F"/>
+    <w:rsid w:val="00FD1420"/>
+    <w:rsid w:val="00FD7BEE"/>
+    <w:rsid w:val="00FE4B3F"/>
+    <w:rsid w:val="00FE5257"/>
+    <w:rsid w:val="00FE66D0"/>
+    <w:rsid w:val="00FE7D7F"/>
+    <w:rsid w:val="00FF1433"/>
+    <w:rsid w:val="00FF16EB"/>
+    <w:rsid w:val="00FF26EF"/>
+    <w:rsid w:val="00FF46A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:nhs.uk.cui.abbreviations" w:name="found"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="37DF8363"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{03140546-6BDD-4ABF-953E-4D7ADC95141D}"/>
+  <w14:docId w14:val="5275D128"/>
+  <w15:docId w15:val="{43D232D7-4CFE-495A-8DB7-5D5802520A5C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3698,76 +2808,74 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3916,1066 +3024,600 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003F783F"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008D26F4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003F783F"/>
+    <w:rsid w:val="008D26F4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003F783F"/>
+    <w:rsid w:val="008D26F4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="2160" w:hanging="2160"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003F783F"/>
+    <w:rsid w:val="008D26F4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="2160" w:hanging="2160"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...123 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...300 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="003F783F"/>
+    <w:rsid w:val="008D26F4"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText2Char"/>
-    <w:rsid w:val="003F783F"/>
+    <w:rsid w:val="008D26F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
-    <w:name w:val="Body Text 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText2"/>
-    <w:rsid w:val="003F783F"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="008D26F4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="003F783F"/>
+    <w:rsid w:val="008D26F4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003F783F"/>
+    <w:rsid w:val="008D26F4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="00D979CE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:rsid w:val="00D979CE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003F783F"/>
+    <w:rsid w:val="00D979CE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003F783F"/>
+    <w:rsid w:val="00B82299"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1500534200">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1914658397">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheccg.sybifr@nhs.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:syicb-sheffield.sybifr@nhs.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>337</Words>
-  <Characters>1922</Characters>
+  <Words>194</Words>
+  <Characters>1110</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>AESTHETIC SPECIALIST PLASTIC SURGERY PROCEDURES</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>NHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2255</CharactersWithSpaces>
+  <CharactersWithSpaces>1302</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>AESTHETIC SPECIALIST PLASTIC SURGERY PROCEDURES</dc:title>
+  <dc:creator>EF</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>