--- v0 (2026-04-15)
+++ v1 (2026-10-12)
@@ -1,354 +1,301 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7FD59EE3" w14:textId="066F29DF" w:rsidR="0006135A" w:rsidRPr="0006135A" w:rsidRDefault="00A57E18" w:rsidP="0006135A">
+    <w:p w14:paraId="2FBD38B7" w14:textId="2210D042" w:rsidR="0006135A" w:rsidRPr="0006135A" w:rsidRDefault="00FB534D" w:rsidP="0006135A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:right="-442"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="32"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37C0629F" wp14:editId="1B5923CC">
+          <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="571906BD" wp14:editId="76246CEE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3787140</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-457199</wp:posOffset>
+              <wp:posOffset>-457200</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3026410" cy="1348740"/>
-            <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="2" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect r="6114"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3036021" cy="1353023"/>
+                      <a:ext cx="3026410" cy="1348740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00104D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Neighbourhood Nursing</w:t>
       </w:r>
       <w:r w:rsidR="0016068D" w:rsidRPr="00D33B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Service</w:t>
       </w:r>
       <w:r w:rsidR="00104D6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D33B8E">
+      <w:r w:rsidR="00A57E18" w:rsidRPr="00D33B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Referral Form</w:t>
       </w:r>
       <w:r w:rsidR="008B6A72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0006135A" w:rsidRPr="0081292B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0006135A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="0006135A" w:rsidRPr="0081292B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
-      <w:r w:rsidR="00893049">
+      <w:r w:rsidR="00C967D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>16</w:t>
-[...29 lines deleted...]
-        <w:t>/2023</w:t>
+        <w:t>Sept 2026</w:t>
       </w:r>
       <w:r w:rsidR="0006135A" w:rsidRPr="0081292B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009C37B6" w14:textId="1B39FE11" w:rsidR="00F82A2C" w:rsidRPr="0006135A" w:rsidRDefault="00F82A2C" w:rsidP="0016068D">
+    <w:p w14:paraId="093587D8" w14:textId="77777777" w:rsidR="00F82A2C" w:rsidRPr="0006135A" w:rsidRDefault="00F82A2C" w:rsidP="0016068D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:right="-442"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41B3FAC2" w14:textId="77777777" w:rsidR="000F5962" w:rsidRDefault="0016068D" w:rsidP="000F5962">
+    <w:p w14:paraId="65A92842" w14:textId="5787E50A" w:rsidR="000F5962" w:rsidRDefault="0016068D" w:rsidP="000F5962">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:right="-442"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951A10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of </w:t>
       </w:r>
       <w:r w:rsidR="00741D20" w:rsidRPr="00951A10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>referral…</w:t>
+        <w:t>referral</w:t>
       </w:r>
-      <w:r w:rsidRPr="00951A10">
+      <w:r w:rsidR="009E4415">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>………………………</w:t>
-[...17 lines deleted...]
-        <w:t>….</w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7C0CBE" w14:textId="77777777" w:rsidR="000F5962" w:rsidRDefault="000F5962" w:rsidP="000F5962">
+    <w:p w14:paraId="257A4E0F" w14:textId="77777777" w:rsidR="000F5962" w:rsidRDefault="000F5962" w:rsidP="000F5962">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:right="-442"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5112C39B" w14:textId="30CE65DA" w:rsidR="00C55F27" w:rsidRPr="008B505A" w:rsidRDefault="00C55F27" w:rsidP="0016068D">
+    <w:p w14:paraId="6011665F" w14:textId="77777777" w:rsidR="00C55F27" w:rsidRDefault="00C55F27" w:rsidP="0016068D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:right="-442"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B505A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>RightCare Barnsley</w:t>
       </w:r>
       <w:r w:rsidR="000F5962" w:rsidRPr="008B505A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -388,1768 +335,1567 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000F5962" w:rsidRPr="008B505A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="009C6AD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">complete all sections of the form.  </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="033D8FD4" w14:textId="77777777" w:rsidR="00C967D5" w:rsidRDefault="00C967D5" w:rsidP="0016068D">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:ind w:right="-442"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="728B58BE" w14:textId="7E206F5E" w:rsidR="00C967D5" w:rsidRPr="00C967D5" w:rsidRDefault="00C967D5" w:rsidP="0016068D">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:ind w:right="-442"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C967D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Community Matron referrals, for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C967D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>non urgent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C967D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requests, please complete the new proactive care matron referral form.  2hr / Urgent requests please ring RightCare Barnsley</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on 01226 644575</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C967D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="595" w:tblpY="266"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10890" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5382"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5445"/>
+        <w:gridCol w:w="5381"/>
+        <w:gridCol w:w="66"/>
+        <w:gridCol w:w="5443"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D73FB" w:rsidRPr="00D10D71" w14:paraId="59E2A3DD" w14:textId="77777777" w:rsidTr="008B505A">
+      <w:tr w:rsidR="005D73FB" w:rsidRPr="00D10D71" w14:paraId="0283DF71" w14:textId="77777777" w:rsidTr="00C967D5">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5445" w:type="dxa"/>
+            <w:tcW w:w="5447" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-          <w:p w14:paraId="7C0E35A8" w14:textId="77777777" w:rsidR="00D33B8E" w:rsidRPr="00F87E78" w:rsidRDefault="00D33B8E" w:rsidP="008B505A">
+          </w:tcPr>
+          <w:p w14:paraId="16912AF3" w14:textId="77777777" w:rsidR="00D33B8E" w:rsidRPr="00F87E78" w:rsidRDefault="00D33B8E" w:rsidP="00C967D5">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">PATIENT DETAILS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="482D670A" w14:textId="66D4C6E9" w:rsidR="005D73FB" w:rsidRPr="00655344" w:rsidRDefault="0016068D" w:rsidP="008B505A">
+          <w:p w14:paraId="5A2956FC" w14:textId="4C4D37AC" w:rsidR="005D73FB" w:rsidRPr="00655344" w:rsidRDefault="0016068D" w:rsidP="00C967D5">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="005D73FB" w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>ame:</w:t>
             </w:r>
             <w:r w:rsidR="005D73FB" w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="10D6D1F6" w14:textId="77777777" w:rsidR="00B93CDF" w:rsidRPr="00F87E78" w:rsidRDefault="00B12141" w:rsidP="008B505A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EFAEFEA" w14:textId="495DA836" w:rsidR="00B93CDF" w:rsidRPr="009E4415" w:rsidRDefault="00B12141" w:rsidP="00C967D5">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>D.O.B:</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1C41905A" w14:textId="77777777" w:rsidR="005D73FB" w:rsidRPr="00F87E78" w:rsidRDefault="00B12141" w:rsidP="008B505A">
+            <w:r w:rsidR="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="253D3565" w14:textId="77777777" w:rsidR="005D73FB" w:rsidRDefault="00B12141" w:rsidP="00C967D5">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>NHS Number:</w:t>
             </w:r>
             <w:r w:rsidR="005D73FB" w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w14:paraId="1A4B9933" w14:textId="77777777" w:rsidR="00B12141" w:rsidRPr="00F87E78" w:rsidRDefault="00B12141" w:rsidP="008B505A">
+          <w:p w14:paraId="7BD2D333" w14:textId="290AFA95" w:rsidR="00C967D5" w:rsidRPr="00C967D5" w:rsidRDefault="00C967D5" w:rsidP="00C967D5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5443" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FD3AA5" w14:textId="0708FF1A" w:rsidR="00B12141" w:rsidRPr="009E4415" w:rsidRDefault="00B12141" w:rsidP="00C967D5">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="156ED2E8" w14:textId="77777777" w:rsidR="00B12141" w:rsidRPr="00F87E78" w:rsidRDefault="00B12141" w:rsidP="008B505A">
+            <w:r w:rsidR="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D927D02" w14:textId="77777777" w:rsidR="00C967D5" w:rsidRDefault="00C967D5" w:rsidP="00C967D5">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ABFB42B" w14:textId="4F8F0A7F" w:rsidR="00B12141" w:rsidRPr="00F87E78" w:rsidRDefault="00B12141" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Post Code: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F87E78">
-[...9 lines deleted...]
-          <w:p w14:paraId="60319EDA" w14:textId="77777777" w:rsidR="00B21913" w:rsidRDefault="00B21913" w:rsidP="008B505A">
+          </w:p>
+          <w:p w14:paraId="50B9C9E9" w14:textId="37D28B85" w:rsidR="00B12141" w:rsidRPr="0006135A" w:rsidRDefault="00B21913" w:rsidP="00C967D5">
             <w:pPr>
               <w:pStyle w:val="Subtitle"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Home </w:t>
             </w:r>
             <w:r w:rsidR="00B12141" w:rsidRPr="0006135A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Tel. No</w:t>
             </w:r>
             <w:r w:rsidR="0098533E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>.:</w:t>
             </w:r>
-            <w:r w:rsidR="00B12141" w:rsidRPr="0006135A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">                                                              </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00384FB3" w:rsidRPr="00D10D71" w14:paraId="0362C0F0" w14:textId="77777777" w:rsidTr="008B505A">
+      <w:tr w:rsidR="00C967D5" w:rsidRPr="00D10D71" w14:paraId="11297D34" w14:textId="2330CDBE" w:rsidTr="00C967D5">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10890" w:type="dxa"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="02BD8A96" w14:textId="6BB711C2" w:rsidR="00481DE1" w:rsidRDefault="00384FB3" w:rsidP="008B505A">
+            <w:tcW w:w="5447" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="338C2764" w14:textId="77777777" w:rsidR="00C967D5" w:rsidRDefault="00C967D5" w:rsidP="00C967D5">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">REFERRED </w:t>
             </w:r>
             <w:r w:rsidRPr="0006135A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>BY</w:t>
             </w:r>
             <w:r w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">       Name</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="00F82A2C" w:rsidRPr="00F82A2C">
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E0A7B8" w14:textId="77777777" w:rsidR="00C967D5" w:rsidRDefault="00C967D5" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0006135A">
+            </w:pPr>
+            <w:r w:rsidRPr="00F87E78">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F82A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F82A2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">         </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F82A2C" w:rsidRPr="00F82A2C">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D37A06D" w14:textId="383636CA" w:rsidR="00C967D5" w:rsidRDefault="00C967D5" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F82A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Designation:</w:t>
             </w:r>
-            <w:r w:rsidR="00F82A2C" w:rsidRPr="00F82A2C">
+            <w:r w:rsidRPr="00F82A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F82A2C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
-            <w:r w:rsidR="0006135A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F87E78">
-[...33 lines deleted...]
-          <w:p w14:paraId="10BED0F3" w14:textId="388FE128" w:rsidR="00384FB3" w:rsidRPr="00F82A2C" w:rsidRDefault="00384FB3" w:rsidP="008B505A">
+          </w:p>
+          <w:p w14:paraId="40F92A97" w14:textId="22CFE958" w:rsidR="00C967D5" w:rsidRDefault="00C967D5" w:rsidP="00C967D5">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="19"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Tel. No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="19"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="14191B05" w14:textId="6FCD16E9" w:rsidR="006910A0" w:rsidRDefault="006910A0" w:rsidP="008B505A">
+                <w:bCs w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181FA5D4" w14:textId="776D8E4D" w:rsidR="00C967D5" w:rsidRPr="00F82A2C" w:rsidRDefault="00C967D5" w:rsidP="00C967D5">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Organisation:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5443" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4338E3A3" w14:textId="5F116A18" w:rsidR="00C967D5" w:rsidRPr="00C967D5" w:rsidRDefault="00C967D5" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHICH SERVICE DO YOU REQUIRE? </w:t>
-[...11 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C967D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>GP DETAILS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FEA9867" w14:textId="77777777" w:rsidR="00C967D5" w:rsidRPr="00C967D5" w:rsidRDefault="00C967D5" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C967D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name:              </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C967D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1755DDC9" w14:textId="77777777" w:rsidR="00C967D5" w:rsidRPr="009E4415" w:rsidRDefault="00C967D5" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F87E78">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...22 lines deleted...]
-                <w:szCs w:val="19"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:sdt>
-[...135 lines deleted...]
-                <w:bCs/>
+          </w:p>
+          <w:p w14:paraId="2251BEE7" w14:textId="5D7CDC13" w:rsidR="00C967D5" w:rsidRPr="00F82A2C" w:rsidRDefault="00C967D5" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:pStyle w:val="Subtitle"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00655344" w:rsidRPr="00D10D71" w14:paraId="6C872C63" w14:textId="77777777" w:rsidTr="00655344">
+      <w:tr w:rsidR="00655344" w:rsidRPr="00D10D71" w14:paraId="37F41C9A" w14:textId="77777777" w:rsidTr="00C967D5">
         <w:trPr>
           <w:trHeight w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="1B9417DD" w14:textId="77777777" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00655344">
+          </w:tcPr>
+          <w:p w14:paraId="1E069339" w14:textId="1B3B7713" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>MOBILITY</w:t>
             </w:r>
             <w:r w:rsidRPr="007A32BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A32BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">(HOME VISITS WILL ONLY BE PROVIDED TO HOUSEBOUND PATIENTS) </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B64415E" w14:textId="2B1AB12E" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00655344">
+              <w:t xml:space="preserve">(HOME VISITS WILL ONLY BE PROVIDED TO </w:t>
+            </w:r>
+            <w:r w:rsidR="00C967D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PATIENTS MEETING THE HOUSEBOUND PRINCIPLES) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4AC1A7" w14:textId="3D439FE1" w:rsidR="00655344" w:rsidRPr="009E4415" w:rsidRDefault="00322E9C" w:rsidP="00C967D5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Is this patient able to come to clinic?</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F87E78">
+              <w:pict w14:anchorId="4E6C120E">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:233.25pt;height:19.5pt">
+                  <v:imagedata r:id="rId9" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00655344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C967D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="19"/>
-[...52 lines deleted...]
-            </w:pPr>
+                <w:noProof/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpc">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33A1037D" wp14:editId="07B9F571">
+                      <wp:extent cx="3227070" cy="251460"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+                      <wp:docPr id="559540824" name="Canvas 1"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas">
+                          <wpc:wpc>
+                            <wpc:bg>
+                              <a:noFill/>
+                            </wpc:bg>
+                            <wpc:whole>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                            </wpc:whole>
+                            <wps:wsp>
+                              <wps:cNvPr id="1702292937" name="Rectangle 18"/>
+                              <wps:cNvSpPr>
+                                <a:spLocks noChangeArrowheads="1"/>
+                              </wps:cNvSpPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="2766060" cy="251460"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                                <a:extLst>
+                                  <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                    <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                      <a:solidFill>
+                                        <a:srgbClr val="000000"/>
+                                      </a:solidFill>
+                                      <a:miter lim="800000"/>
+                                      <a:headEnd/>
+                                      <a:tailEnd/>
+                                    </a14:hiddenLine>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:spPr>
+                              <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="1749268361" name="Rectangle 19"/>
+                              <wps:cNvSpPr>
+                                <a:spLocks noChangeArrowheads="1"/>
+                              </wps:cNvSpPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="142875" y="0"/>
+                                  <a:ext cx="2623185" cy="251460"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                                <a:extLst>
+                                  <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                    <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                      <a:solidFill>
+                                        <a:srgbClr val="000000"/>
+                                      </a:solidFill>
+                                      <a:miter lim="800000"/>
+                                      <a:headEnd/>
+                                      <a:tailEnd/>
+                                    </a14:hiddenLine>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:spPr>
+                              <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="1191061449" name="Rectangle 20"/>
+                              <wps:cNvSpPr>
+                                <a:spLocks noChangeArrowheads="1"/>
+                              </wps:cNvSpPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="171450" y="48260"/>
+                                  <a:ext cx="3055620" cy="146050"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                                <a:extLst>
+                                  <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                    <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                      <a:solidFill>
+                                        <a:srgbClr val="FFFFFF"/>
+                                      </a:solidFill>
+                                    </a14:hiddenFill>
+                                  </a:ext>
+                                  <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                    <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                      <a:solidFill>
+                                        <a:srgbClr val="000000"/>
+                                      </a:solidFill>
+                                      <a:miter lim="800000"/>
+                                      <a:headEnd/>
+                                      <a:tailEnd/>
+                                    </a14:hiddenLine>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:spPr>
+                              <wps:txbx>
+                                <w:txbxContent>
+                                  <w:p w14:paraId="7FC8D647" w14:textId="57E8D497" w:rsidR="00C967D5" w:rsidRDefault="00C967D5">
+                                    <w:r>
+                                      <w:rPr>
+                                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:b/>
+                                        <w:bCs/>
+                                        <w:color w:val="000000"/>
+                                        <w:sz w:val="20"/>
+                                        <w:szCs w:val="20"/>
+                                        <w:lang w:val="en-US"/>
+                                      </w:rPr>
+                                      <w:t xml:space="preserve">Does the patient meet the housebound principles? </w:t>
+                                    </w:r>
+                                  </w:p>
+                                </w:txbxContent>
+                              </wps:txbx>
+                              <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+                                <a:spAutoFit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1336817778" name="Picture 21"/>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId10">
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:srcRect/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="9525" y="57785"/>
+                                  <a:ext cx="123825" cy="125730"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:noFill/>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                                <a:extLst>
+                                  <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                    <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                      <a:solidFill>
+                                        <a:srgbClr val="FFFFFF"/>
+                                      </a:solidFill>
+                                    </a14:hiddenFill>
+                                  </a:ext>
+                                  <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                    <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                      <a:solidFill>
+                                        <a:srgbClr val="000000"/>
+                                      </a:solidFill>
+                                      <a:miter lim="800000"/>
+                                      <a:headEnd/>
+                                      <a:tailEnd/>
+                                    </a14:hiddenLine>
+                                  </a:ext>
+                                </a:extLst>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpc:wpc>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="33A1037D" id="Canvas 1" o:spid="_x0000_s1026" editas="canvas" style="width:254.1pt;height:19.8pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="32270,2514" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBn5Z5ajgMAAL8LAAAOAAAAZHJzL2Uyb0RvYy54bWzsVm1v2zYQ/j5g/4Hg&#10;90aWbEm2EKcoEmQo0K1BX34ARVEWUYnkSNpy9ut3R8qO07RJ0W4BCjSAlaN4PD3He3nu/OV+6MlO&#10;WCe1WtP0bEaJUFw3Um3W9OOH6xdLSpxnqmG9VmJNb4WjLy9+/+18NJXIdKf7RlgCRpSrRrOmnfem&#10;ShLHOzEwd6aNULDZajswD0u7SRrLRrA+9Ek2mxXJqG1jrObCOXh7FTfpRbDftoL7t23rhCf9mgI2&#10;H542PGt8JhfnrNpYZjrJJxjsO1AMTCr46NHUFfOMbK18YGqQ3GqnW3/G9ZDotpVcBB/Am3T2mTeX&#10;TO2YC85wuJ0DQJD+Q7v1BnErfS37Hm4jAesVvsP/I8RH4Hav7ivFN0F30hkNBNCZYyjdj0F83zEj&#10;gueu4n/tbiyRDeRXOcuyVbaal5QoNkA+vYMIM7XpBUmXGEyEAfrvzY1FxM680fyTI0pfdqAmXlmr&#10;x06wBuClqA8unBzAhYOjpB7/1A2YZ1uvQ1z3rR3QIESM7EP63B7TR+w94fAyK4tiVkCWcdjL8nQB&#10;Mn6CVYfTxjr/h9ADQWFNLYAP1tnujfNR9aAS0OteNhiXsLCb+rK3ZMcgla/D32Tdnap9NVLRs3hD&#10;tW5uwUurYz1A/YLQafsPJSPUwpq6v7fMCkr61wpuapUuFlg8YbHIywwW9nSnPt1hioOpNfWURPHS&#10;x4LbGis3HXwpDU4r/Qput5XBcbz5iGqKCeRSxPoMSbVYZcVyXqRfSKrVMyZVusiWZU7JFzKryObp&#10;ErZ+ZdZPlVnpKp0VUDyrh5kFNfR87Sot00UORQuZtVhmsS2x6tC35rM8L7CmMbuwa4HqD/WtI5k8&#10;Qhyn7cjv6/10GU92JgVjxKEvHXvSsR+BEHsRCF/rQ5EXsPdcP9Z7jOQV/CZCA+kBoT09nMApv8U+&#10;Ggec4ZtsDMx+2poXMB8Y5mUte+lvw6wDXRNBqd2N5EhvuDjhxvm8WKZlWcLEFbkR1PDrJAtMd9CO&#10;Zxn69hk3OgN8hN35Ebq8byXB5T08dS/NgbFQnjwHAnh6sovT0JXm20EoH8c7K3q4BK1cJ40D1qnE&#10;UIsGqPN1E7wCircchwDIH5C9FZ53KLZAm9N7IODjRkB8BxLxfxPhr/IsduYcLjjH8rirnzSbL3E3&#10;lE+Wl/P/vXwOsIErUYRfYM0wJIaBY5pocQw9XQetu7n74l8AAAD//wMAUEsDBAoAAAAAAAAAIQCk&#10;lfqDpAAAAKQAAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAADQAA&#10;AA0CAwAAAA+FDO8AAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAxQTFRFoKCg////aWlp&#10;4+Pj8gv9uQAAAAlwSFlzAAAOwwAADsMBx2+oZAAAACFJREFUGNNjYGBgcGDQWrXagUE1NJx4wv7/&#10;fweG0NBQBwDAMQ9VLHX8NAAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAAjFCb90AAAAEAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm921YmljNkUU8WBpa6vgcZsds8HsbMhuk/Tf&#10;O3rRy8DjPd77Jl+OvhE9drEOpOF6okAglcHWVGl42z9dzUHEZMiaJhBqOGGEZXF+lpvMhoFesd+l&#10;SnAJxcxocCm1mZSxdOhNnIQWib3P0HmTWHaVtJ0ZuNw3cqrUTHpTEy840+KDw/Jrd/QaNh/rx/eX&#10;7cZt1bA67Z/7Uq4XK60vL8b7OxAJx/QXhh98RoeCmQ7hSDaKRgM/kn4ve7dqPgVx0HCzmIEscvkf&#10;vvgGAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph//&#10;/Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH&#10;3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKy&#10;VBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ+WeWo4DAAC/&#10;CwAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEApJX6g6QA&#10;AACkAAAAFAAAAAAAAAAAAAAAAAD0BQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAA&#10;ACEAAjFCb90AAAAEAQAADwAAAAAAAAAAAAAAAADKBgAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAG&#10;AAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAA1AcAAGRycy9fcmVscy9lMm9Eb2MueG1s&#10;LnJlbHNQSwUGAAAAAAYABgB8AQAAxwgAAAAA&#10;">
+                      <v:shape id="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:32270;height:2514;visibility:visible;mso-wrap-style:square">
+                        <v:fill o:detectmouseclick="t"/>
+                        <v:path o:connecttype="none"/>
+                      </v:shape>
+                      <v:rect id="Rectangle 18" o:spid="_x0000_s1028" style="position:absolute;width:27660;height:2514;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYyITIxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCN7qrrHGJnUVEQSh7cEH9DpkxyQ0Oxuzq6b/vlsQepzvPYtVbxtxo87XjjVMxgoEceFM&#10;zaWG03H7/ArCB2SDjWPS8EMeVsvB0wJz4+68p9shlCKGsM9RQxVCm0vpi4os+rFriSN3dp3FEM+u&#10;lKbDewy3jUyUSqXFmmNDhS1tKiq+D1erAdMXc/k8Tz+O79cUs7JX29mX0no07NdvIAL14V/8cO9M&#10;nD9XSZIl2XQOfz9FAOTyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANjIhMjHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" stroked="f"/>
+                      <v:rect id="Rectangle 19" o:spid="_x0000_s1029" style="position:absolute;left:1428;width:26232;height:2514;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQYPsVxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X+h/CCN5q4qNRV6OUgiC0HnyA12Ez7i5uJttN1O2/bwqFHud7z3LduVrcqQ2VZwPDgQJBnHtb&#10;cWHgdNy8zECEiGyx9kwGvinAevX8tMTM+gfv6X6IhUghHDI0UMbYZFKGvCSHYeAb4sRdfOswprMt&#10;pG3xkcJdLUdKaemw4tRQYkPvJeXXw80ZQD2xX7vL+PP4cdM4Lzq1eT0rY/q97m0BIlIX/8V/7q1N&#10;86eT+UjPxnoIvz8lAOTqBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABBg+xXHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" stroked="f"/>
+                      <v:rect id="Rectangle 20" o:spid="_x0000_s1030" style="position:absolute;left:1714;top:482;width:30556;height:1461;visibility:visible;mso-wrap-style:none;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTW9HUxQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NagIx&#10;EL4LfYcwhd40WRHR1SilINjSi6sPMGxmfzCZLEnqbt++KRR6nO9/9sfJWfGgEHvPGoqFAkFce9Nz&#10;q+F2Pc03IGJCNmg9k4ZvinA8PM32WBo/8oUeVWpFDuFYooYupaGUMtYdOYwLPxBnrvHBYcpnaKUJ&#10;OOZwZ+VSqbV02HNu6HCgt47qe/XlNMhrdRo3lQ3KfyybT/t+vjTktX55nl53IBJN6V/85z6bPL/Y&#10;FmpdrFZb+P0pAyAPPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDTW9HUxQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                        <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
+                          <w:txbxContent>
+                            <w:p w14:paraId="7FC8D647" w14:textId="57E8D497" w:rsidR="00C967D5" w:rsidRDefault="00C967D5">
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Does the patient meet the housebound principles? </w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </v:textbox>
+                      </v:rect>
+                      <v:shape id="Picture 21" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:95;top:577;width:1238;height:1258;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBrQEr+ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8NA&#10;DITvhf6HRYXcmrUbGhsnmxAKgQSaQ1534ZUf1Ks13q3j/vvqUOhRmtHMp/V2cp0aaQitZwPpPAFF&#10;XHrbcm3gdt2/5qBCRLbYeSYDPxRgu3l+WmNh/YPPNF5irSSEQ4EGmhj7QutQNuQwzH1PLFrlB4dR&#10;xqHWdsCHhLtOvyXJUjtsWRoa7OmjofLr8u0MnP2uO4bT53S8nrhK77HK3/ejMbOXabcCFWmK/+a/&#10;64MV/MVimadZlgm0/CQL0JtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGtASv7KAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                        <v:imagedata r:id="rId11" o:title=""/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00655344" w:rsidRPr="00D10D71" w14:paraId="60EE970A" w14:textId="7B20FFE5" w:rsidTr="00044B99">
+      <w:tr w:rsidR="00655344" w:rsidRPr="00D10D71" w14:paraId="4065A265" w14:textId="77777777" w:rsidTr="00C967D5">
         <w:trPr>
           <w:trHeight w:val="2334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5382" w:type="dxa"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="27A8E5E1" w14:textId="2EE6916C" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00655344">
+            <w:tcW w:w="5381" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFA2061" w14:textId="77777777" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIT REQUEST DETAILS (TIMESCALES) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="668048BA" w14:textId="77777777" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00655344">
+          <w:p w14:paraId="35F9AB07" w14:textId="5B0A3EE6" w:rsidR="009D31BC" w:rsidRPr="009D31BC" w:rsidRDefault="009D31BC" w:rsidP="009D31BC">
             <w:pPr>
               <w:ind w:right="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="19"/>
-[...65 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D31BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="19"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B71997">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please ring the Single Point of Access on 01226 644575 to refer patients requiring an assessment within 2hrs. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B8FA4F" w14:textId="77777777" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:ind w:right="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="40E1152E" w14:textId="76FDB133" w:rsidR="00655344" w:rsidRPr="00D21A70" w:rsidRDefault="00655344" w:rsidP="00655344">
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="601B565E" w14:textId="77777777" w:rsidR="00655344" w:rsidRPr="00D21A70" w:rsidRDefault="00322E9C" w:rsidP="00C967D5">
             <w:pPr>
               <w:ind w:right="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Within 24 hrs  </w:t>
-[...32 lines deleted...]
-          <w:p w14:paraId="1151AB28" w14:textId="4F0E0005" w:rsidR="00655344" w:rsidRPr="00D21A70" w:rsidRDefault="00655344" w:rsidP="00655344">
+              <w:pict w14:anchorId="7AEB3ED5">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:108pt;height:19.5pt">
+                  <v:imagedata r:id="rId12" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13CD4345" w14:textId="5D224D38" w:rsidR="00655344" w:rsidRPr="00D21A70" w:rsidRDefault="00322E9C" w:rsidP="00C967D5">
             <w:pPr>
               <w:ind w:right="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D21A70">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Within 72 hrs</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:pict w14:anchorId="2DD66CA3">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:108pt;height:19.5pt">
+                  <v:imagedata r:id="rId13" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00655344" w:rsidRPr="00D21A70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D21A70">
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="449A6FDA" w14:textId="77777777" w:rsidR="00655344" w:rsidRPr="00D21A70" w:rsidRDefault="00322E9C" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:ind w:right="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:tab/>
-[...4 lines deleted...]
-              <w:ind w:right="120"/>
+              <w:pict w14:anchorId="16127B6A">
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:108pt;height:19.5pt">
+                  <v:imagedata r:id="rId14" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00655344" w:rsidRPr="00D21A70">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D21A70">
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C1EA77" w14:textId="77777777" w:rsidR="00655344" w:rsidRDefault="00322E9C" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:pict w14:anchorId="5E154EF3">
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:108pt;height:19.5pt">
+                  <v:imagedata r:id="rId15" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00655344">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:iCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="714CC320" w14:textId="77777777" w:rsidR="00655344" w:rsidRPr="001411EB" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DATE VISIT(S) REQUIRED: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E6920C" w14:textId="77777777" w:rsidR="00655344" w:rsidRPr="0070462C" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0070462C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADDITIONAL INFORMATION </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="307D8DBC" w14:textId="77777777" w:rsidR="009E4415" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Within 7 days </w:t>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000F5962">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:tab/>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>Does the patient have a history of violence and aggression?</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...146 lines deleted...]
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000F5962">
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB321B0" w14:textId="69FFD54F" w:rsidR="00655344" w:rsidRDefault="00322E9C" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Does the patient have a history of violence and aggression?</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">                          Yes</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000F5962">
+              <w:pict w14:anchorId="72829804">
+                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:59.25pt;height:19.5pt">
+                  <v:imagedata r:id="rId16" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00655344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:tab/>
-[...1 lines deleted...]
-            <w:r>
+              <w:pict w14:anchorId="170EC632">
+                <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:56.25pt;height:19.5pt">
+                  <v:imagedata r:id="rId17" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00655344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">    No</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000F5962">
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02204637" w14:textId="77777777" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...30 lines deleted...]
-            </w:sdt>
+            </w:pPr>
             <w:r w:rsidRPr="000F5962">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:tab/>
-[...4 lines deleted...]
-              <w:spacing w:after="120"/>
+              <w:t xml:space="preserve">Any dogs in the property? </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000F5962">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B326753" w14:textId="5E6CD040" w:rsidR="009E4415" w:rsidRDefault="00322E9C" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Any dogs in the property? </w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Yes</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000F5962">
+              <w:pict w14:anchorId="2CD61FA4">
+                <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:59.25pt;height:19.5pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="009E4415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:tab/>
-[...1 lines deleted...]
-            <w:r>
+              <w:pict w14:anchorId="2D88A840">
+                <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:56.25pt;height:19.5pt">
+                  <v:imagedata r:id="rId19" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="009E4415">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">    No</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000F5962">
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47B2AF99" w14:textId="77777777" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:tab/>
-[...2 lines deleted...]
-          <w:p w14:paraId="272A4405" w14:textId="3C9567E1" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00655344">
+              <w:t xml:space="preserve">Other key risks (e.g., social) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D076643" w14:textId="77777777" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
             <w:pPr>
               <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-            </w:pPr>
-[...92 lines deleted...]
-          <w:p w14:paraId="3C05E45C" w14:textId="62CC1D48" w:rsidR="00655344" w:rsidRPr="00104D6D" w:rsidRDefault="00655344" w:rsidP="00655344"/>
+              <w:t>Property access details (Key codes, parking etc)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FEADE7A" w14:textId="77777777" w:rsidR="00655344" w:rsidRPr="00104D6D" w:rsidRDefault="00655344" w:rsidP="00C967D5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00655344" w:rsidRPr="00D10D71" w14:paraId="58DD0020" w14:textId="77777777" w:rsidTr="00592A6E">
+      <w:tr w:rsidR="00655344" w:rsidRPr="00D10D71" w14:paraId="04174636" w14:textId="77777777" w:rsidTr="00C967D5">
         <w:trPr>
           <w:trHeight w:val="1618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="18DD1027" w14:textId="12901ACF" w:rsidR="00655344" w:rsidRPr="00F87E78" w:rsidRDefault="00655344" w:rsidP="00655344">
+          </w:tcPr>
+          <w:p w14:paraId="1613DFC0" w14:textId="77777777" w:rsidR="00655344" w:rsidRPr="00F87E78" w:rsidRDefault="00655344" w:rsidP="00C967D5">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>REASON FOR REFERRAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
@@ -2204,1395 +1950,6768 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F87E78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2078E459" w14:textId="2D861C3B" w:rsidR="00655344" w:rsidRPr="006A0372" w:rsidRDefault="007F334A" w:rsidP="00655344">
+          <w:p w14:paraId="137B812D" w14:textId="0F7E031E" w:rsidR="00655344" w:rsidRPr="006A0372" w:rsidRDefault="00655344" w:rsidP="00C967D5">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...21 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00655344" w:rsidRPr="00D10D71" w14:paraId="1A4B217D" w14:textId="77777777" w:rsidTr="00E03A27">
+      <w:tr w:rsidR="00655344" w:rsidRPr="00D10D71" w14:paraId="261EA61E" w14:textId="77777777" w:rsidTr="00C967D5">
         <w:trPr>
           <w:trHeight w:val="1157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="36A0253E" w14:textId="77777777" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00655344">
+          </w:tcPr>
+          <w:p w14:paraId="0BED3533" w14:textId="07E69F71" w:rsidR="00655344" w:rsidRPr="00F87E78" w:rsidRDefault="00655344" w:rsidP="00C967D5">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B505A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>BLOOD SAMPLING</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> REFERRALS ONLY </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B505A">
+            <w:r w:rsidRPr="009D31BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(Please indicate who the results need to go back to</w:t>
+            </w:r>
+            <w:r w:rsidR="00180D61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>.  F</w:t>
+            </w:r>
+            <w:r w:rsidR="009D31BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ailure to do so will result in rejection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D31BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D31BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00655344" w:rsidRPr="00D10D71" w14:paraId="4B11660C" w14:textId="77777777" w:rsidTr="00C967D5">
+        <w:trPr>
+          <w:trHeight w:val="2477"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10890" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D79668" w14:textId="77777777" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B71997">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>(Please indicate who the results need to go back to)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>INFORMATION RELEVANT TO THE REFERRAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="19"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="008B505A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>INFORMATION RELEVANT TO THE REFERRAL</w:t>
+              <w:t xml:space="preserve">(e.g., </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="008B505A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(e.g., </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">allergies / sensitivity, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B505A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">allergies / sensitivity, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008B505A">
+              <w:t xml:space="preserve">last three consultations, active problems, significant past medical history, acute / repeat medication) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B1CE86" w14:textId="77777777" w:rsidR="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">last three consultations, active problems, significant past medical history, acute / repeat medication) </w:t>
-[...6 lines deleted...]
-                <w:b/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="654CD41A" w14:textId="77777777" w:rsidR="00655344" w:rsidRPr="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00655344">
+              <w:t xml:space="preserve">Allergies / Sensitivity </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F71E48D" w14:textId="77777777" w:rsidR="00655344" w:rsidRPr="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergies / Sensitivity </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00655344">
+              <w:t xml:space="preserve">Disabilities / Conditions </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F59DFC5" w14:textId="77777777" w:rsidR="00655344" w:rsidRPr="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disabilities / Conditions </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00655344">
+              <w:t>Latest BP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15EA6DA6" w14:textId="77777777" w:rsidR="00655344" w:rsidRPr="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Latest BP</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00655344">
+              <w:t>Active Problems</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D7D2E0E" w14:textId="77777777" w:rsidR="00655344" w:rsidRPr="00655344" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Active Problems</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00655344">
+              <w:t>Last Three Consultations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="265CA422" w14:textId="77777777" w:rsidR="00655344" w:rsidRPr="009E4415" w:rsidRDefault="00655344" w:rsidP="00C967D5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Last Three Consultations</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00655344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Repeat Medications </w:t>
             </w:r>
-          </w:p>
-[...33 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BAFEB87" w14:textId="77777777" w:rsidR="00592A6E" w:rsidRDefault="00592A6E" w:rsidP="00655344">
+    <w:p w14:paraId="68187A4C" w14:textId="77777777" w:rsidR="00FB534D" w:rsidRDefault="00FB534D" w:rsidP="00655344">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00592A6E" w:rsidSect="00384FB3">
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="47A8F1C0" w14:textId="77777777" w:rsidR="00C967D5" w:rsidRDefault="00C967D5" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDBBB92" w14:textId="2F069638" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E4415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Blood Pressure</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10466" w:type="dxa"/>
+        <w:tblInd w:w="61" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="61" w:type="dxa"/>
+          <w:right w:w="43" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="3554"/>
+        <w:gridCol w:w="3554"/>
+        <w:gridCol w:w="819"/>
+        <w:gridCol w:w="1549"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FB534D" w:rsidRPr="009E4415" w14:paraId="36464158" w14:textId="77777777" w:rsidTr="00C967D5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="238"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B7AA7A" w14:textId="77777777" w:rsidR="00FB534D" w:rsidRPr="009E4415" w:rsidRDefault="00FB534D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA2E24B" w14:textId="77777777" w:rsidR="00FB534D" w:rsidRPr="009E4415" w:rsidRDefault="00FB534D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E13ED61" w14:textId="039DFA95" w:rsidR="00FB534D" w:rsidRPr="009E4415" w:rsidRDefault="00FB534D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D865AA9" w14:textId="77777777" w:rsidR="00FB534D" w:rsidRPr="009E4415" w:rsidRDefault="00FB534D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1650D69F" w14:textId="77777777" w:rsidR="00FB534D" w:rsidRPr="009E4415" w:rsidRDefault="00FB534D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Units</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB534D" w:rsidRPr="009E4415" w14:paraId="0EF34358" w14:textId="77777777" w:rsidTr="00C967D5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40458D8F" w14:textId="01FA2A84" w:rsidR="00FB534D" w:rsidRPr="009E4415" w:rsidRDefault="00FB534D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37E5D1E4" w14:textId="77777777" w:rsidR="00FB534D" w:rsidRPr="009E4415" w:rsidRDefault="00FB534D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3554" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47547074" w14:textId="29D051FB" w:rsidR="00FB534D" w:rsidRPr="009E4415" w:rsidRDefault="00FB534D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D6AF340" w14:textId="6B278DFA" w:rsidR="00FB534D" w:rsidRPr="009E4415" w:rsidRDefault="00FB534D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B02A14F" w14:textId="704A3D88" w:rsidR="00FB534D" w:rsidRPr="009E4415" w:rsidRDefault="00FB534D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="256B532C" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFE1A4D" w14:textId="2F8ED38D" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E4415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B43D2BE" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E4415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Problems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F8838A" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E4415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Active</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="61" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="61" w:type="dxa"/>
+          <w:right w:w="43" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1500"/>
+        <w:gridCol w:w="4355"/>
+        <w:gridCol w:w="3111"/>
+        <w:gridCol w:w="1500"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="11E9233A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDB07AB" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C21059" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Problem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FFA0F62" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Associated Text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="772CEF66" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date Ended</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="66F0C446" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37F9359F" w14:textId="5E6D818E" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E8AEE86" w14:textId="753DC9A4" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62ED7BBF" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BB12BF9" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="28FE9DA2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DA6A2F2" w14:textId="43136819" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CC5FEDF" w14:textId="2A10016C" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12CF8C81" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F4DDC06" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="3B28B399" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AF22652" w14:textId="7B05E3D6" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46B4E2CB" w14:textId="5A8D5515" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="246D58C5" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11F33AF0" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="39D5D6B5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="237EC715" w14:textId="7813003F" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51A82394" w14:textId="2C028773" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A69D263" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08B8EFD8" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="4F18F8D2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B9AC228" w14:textId="10FD1E51" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B1761A8" w14:textId="0BFD56F1" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B0A3DCD" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42F1BE29" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="7343D8ED" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C0E6689" w14:textId="39F2E611" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F804BDF" w14:textId="5980B6D5" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17EB6309" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C430C83" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="6EB9085F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CE5E60D" w14:textId="248503B1" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AB72E34" w14:textId="3670E81A" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1074648C" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C4218AA" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="584D2C56" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B8323D1" w14:textId="67EB4F70" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0101D3C9" w14:textId="1DEB5367" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E2664BE" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61F392A2" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="7643F68C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23AAD721" w14:textId="1E553E96" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C0BD870" w14:textId="49535E4B" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D7B3D85" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BF3E279" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="0BC74729" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28565AB6" w14:textId="28A8E116" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13E2C9B8" w14:textId="33C506F6" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E6143E6" w14:textId="474EC414" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7476C743" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="2DADB7CE" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7701A012" w14:textId="4E12E480" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1466CAE0" w14:textId="71CFDB09" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4681C26D" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B0C9B46" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="69398E5C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C71188C" w14:textId="13073C6B" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19C7B457" w14:textId="45D4E2A2" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D5E1C4A" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E6FFC94" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="7278E3CA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60173C08" w14:textId="4438D255" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4355" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7666EC39" w14:textId="17A58700" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6581476F" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B9E4990" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6F8C6177" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7783F5A8" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E4415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C742FBC" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E4415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Consultations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305802F5" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="61" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="61" w:type="dxa"/>
+          <w:right w:w="43" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2198"/>
+        <w:gridCol w:w="293"/>
+        <w:gridCol w:w="7441"/>
+        <w:gridCol w:w="251"/>
+        <w:gridCol w:w="283"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="1C0ABEF2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B764BAB" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4441B0B8" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="27255544" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Consultation Text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E44E40C" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="13ED921B" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="6EB63EFD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="634C1909" w14:textId="5E2EE3F9" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="79696747" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BABF60B" w14:textId="4C39BDB0" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0AE985" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="10AD983E" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="547A0F84" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="609B6027" w14:textId="5FF1245E" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43C495E7" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67B7A1AC" w14:textId="47ECBBE5" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AC22CC3" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="563BF02F" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="547927FA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69B22FFD" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73E7F278" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="244DE593" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B6CF52B" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E06585F" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="2A354682" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46FF7836" w14:textId="3046FA11" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51B39A04" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72286298" w14:textId="410D24BB" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="125B4494" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52628FD9" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="66F254EB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58DEB86D" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73560736" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="465F85BF" w14:textId="2DF439BD" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="599AD637" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2418D00D" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="7490927F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79B09F2C" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07D75918" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B8195CE" w14:textId="0D57E027" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="655CE07E" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="371D27E7" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="72CB2121" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D3CF912" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="072C0C65" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FE444E6" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33340CF6" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EE2184C" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="58CCB7E8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C2E333" w14:textId="6FF1B078" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5093113D" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="350938C9" w14:textId="1042DBAA" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD458E0" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="16626BC2" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="5261B50B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40B83598" w14:textId="2E2EB33A" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75ECDAC9" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A9257AB" w14:textId="260BCFC6" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B39FE54" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ADEDA18" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="7BDD18FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="096B373F" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="713333F7" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="545D80E4" w14:textId="509E78CF" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="222695E7" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D51880C" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="30ABF07C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C147993" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6888EA52" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6792379C" w14:textId="6A8D74A3" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F6C441F" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="277E3B0C" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="4FA1BE8B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F359691" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55DE2A7E" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4710FA3E" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="715CE786" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="142AF911" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="3ADB70F1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B17AB46" w14:textId="2972293A" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="26124890" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="267695A1" w14:textId="4FC09071" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5708BF" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF75742" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="24174408" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F88B1F5" w14:textId="0ADC980F" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A1FC6C5" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="001920FA" w14:textId="1BA4584F" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F12CD24" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F54D25E" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="02EED94D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B999F54" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F822ABD" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FAE6A99" w14:textId="4BC22442" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="613C7CE5" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68904D35" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="7964488C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="201319CB" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17D14AC8" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="532E9074" w14:textId="71F5C347" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C689C04" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1436122F" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="1C163CA1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17401AE6" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11549CBC" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="760D8E18" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01111899" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07E94C06" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C209F2E" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8769C3" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E4415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F128F5" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BD094B" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E4415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Repeat Medication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141A72FB" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E4415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Repeat</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="61" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="61" w:type="dxa"/>
+          <w:right w:w="43" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4748"/>
+        <w:gridCol w:w="2110"/>
+        <w:gridCol w:w="2058"/>
+        <w:gridCol w:w="1550"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="6BB0A0F9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B9B231" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Drug</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF5E5AE" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dosage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2058" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="277922EC" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quantity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3D81FC" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Last Issued On</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="2074F84F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="721C572E" w14:textId="462F5B9D" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4449811D" w14:textId="5753D56B" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2058" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52EB03AF" w14:textId="5A50582E" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CF93BB9" w14:textId="7C5169AF" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="036F7019" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4266A8D8" w14:textId="15552EFF" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77683E82" w14:textId="1519AED7" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2058" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7532EB79" w14:textId="527607E5" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D8070AD" w14:textId="21DA6589" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="5F2F1640" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="652C1AFD" w14:textId="62EE4365" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="681446AE" w14:textId="3B3E5FCE" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2058" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CE87B31" w14:textId="01DDF64C" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DCAFBEA" w14:textId="7FF8ABA6" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="2A43B364" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C7571B7" w14:textId="62307731" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30983281" w14:textId="412FCF4C" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2058" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59D63B1B" w14:textId="2DCA33BE" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AA65626" w14:textId="699C5733" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0245D707" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C56D6E6" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A7F079B" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E4415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Repeat Dispensing</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="61" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="61" w:type="dxa"/>
+          <w:right w:w="43" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4748"/>
+        <w:gridCol w:w="2110"/>
+        <w:gridCol w:w="2058"/>
+        <w:gridCol w:w="1550"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="79487984" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="36538BD1" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Drug</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E27A7D8" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dosage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2058" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="125ED7EC" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quantity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8E3307" w14:textId="77777777" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E4415">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Last Issued On</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="4F55F177" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C6AC552" w14:textId="2B8CF8AB" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5720CB1B" w14:textId="5496782B" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2058" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="201CAF71" w14:textId="1A6FF854" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0783335B" w14:textId="785971CF" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="74EA2DF2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F1D400B" w14:textId="6B6C9188" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="102EA95C" w14:textId="69408649" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2058" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6923ED36" w14:textId="76425194" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="225012B3" w14:textId="5A2C72F0" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="1F22FEDE" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56F1A3B6" w14:textId="61771592" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F224E45" w14:textId="05567946" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2058" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="322155AE" w14:textId="17E9F486" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E0B8EC" w14:textId="3F1807A4" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="48170BF5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C9848EB" w14:textId="6EE332A9" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="193210AD" w14:textId="2259ECEE" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2058" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30B68441" w14:textId="3B7F6BDE" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64FC8F6C" w14:textId="30836326" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E4415" w:rsidRPr="009E4415" w14:paraId="185AAEC3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37329B28" w14:textId="4881AB67" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B772F9D" w14:textId="4E0FA033" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2058" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="166A6AF6" w14:textId="411E9A3B" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B961971" w14:textId="1D1B732F" w:rsidR="009E4415" w:rsidRPr="009E4415" w:rsidRDefault="009E4415">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45B8A183" w14:textId="678343A7" w:rsidR="00592A6E" w:rsidRPr="00FB534D" w:rsidRDefault="00592A6E" w:rsidP="00655344">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00592A6E" w:rsidRPr="00FB534D" w:rsidSect="00384FB3">
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="306" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27245675" w14:textId="77777777" w:rsidR="00EF2F16" w:rsidRDefault="00EF2F16" w:rsidP="00A2524E">
+    <w:p w14:paraId="267C9CC0" w14:textId="77777777" w:rsidR="00322E9C" w:rsidRDefault="00322E9C" w:rsidP="00A2524E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C769287" w14:textId="77777777" w:rsidR="00EF2F16" w:rsidRDefault="00EF2F16" w:rsidP="00A2524E">
+    <w:p w14:paraId="3C8F0EB3" w14:textId="77777777" w:rsidR="00322E9C" w:rsidRDefault="00322E9C" w:rsidP="00A2524E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="708BF885" w14:textId="6D858F97" w:rsidR="00384FB3" w:rsidRDefault="00384FB3" w:rsidP="00384FB3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05DEF11B" w14:textId="77777777" w:rsidR="00384FB3" w:rsidRDefault="00384FB3" w:rsidP="00384FB3">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">E-mail completed referrals </w:t>
     </w:r>
     <w:r w:rsidRPr="00F5303A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>to</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="00901E6D" w:rsidRPr="00901E6D">
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="009E4415" w:rsidRPr="005F0608">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rightcarebarnsleyintegratedspa@swyt.nhs.uk</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="009E4415">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>rightcarebarnsleyintegratedspa@swyt.nhs.uk</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14469091" w14:textId="77777777" w:rsidR="00EF2F16" w:rsidRDefault="00EF2F16" w:rsidP="00A2524E">
+    <w:p w14:paraId="54FE2FD1" w14:textId="77777777" w:rsidR="00322E9C" w:rsidRDefault="00322E9C" w:rsidP="00A2524E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09F5696F" w14:textId="77777777" w:rsidR="00EF2F16" w:rsidRDefault="00EF2F16" w:rsidP="00A2524E">
+    <w:p w14:paraId="7F284800" w14:textId="77777777" w:rsidR="00322E9C" w:rsidRDefault="00322E9C" w:rsidP="00A2524E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="132B1D55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="22E02F06"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="14D47710">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DA50414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F98AE95C"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4300264E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="18E45598"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="286647CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70DA1DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="361C5180"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="32F65610">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73681ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EFC63AF8"/>
+    <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1678270821">
+  <w:num w:numId="1" w16cid:durableId="1829053628">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="369109623">
+  <w:num w:numId="2" w16cid:durableId="1761636817">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1139953505">
+  <w:num w:numId="3" w16cid:durableId="555505052">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1909731382">
+  <w:num w:numId="4" w16cid:durableId="2089569843">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="50033929">
+  <w:num w:numId="5" w16cid:durableId="884175809">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A57E18"/>
     <w:rsid w:val="00006AF7"/>
     <w:rsid w:val="00017208"/>
     <w:rsid w:val="00020BCC"/>
     <w:rsid w:val="00037468"/>
+    <w:rsid w:val="0003752D"/>
+    <w:rsid w:val="0004370F"/>
     <w:rsid w:val="00044B99"/>
     <w:rsid w:val="0006135A"/>
+    <w:rsid w:val="00071260"/>
     <w:rsid w:val="000725C1"/>
+    <w:rsid w:val="00083F54"/>
     <w:rsid w:val="000911E7"/>
     <w:rsid w:val="000D5188"/>
     <w:rsid w:val="000F5962"/>
     <w:rsid w:val="00104D6D"/>
     <w:rsid w:val="001052B6"/>
     <w:rsid w:val="0013750F"/>
     <w:rsid w:val="001411EB"/>
     <w:rsid w:val="001437FC"/>
     <w:rsid w:val="00145554"/>
     <w:rsid w:val="0016068D"/>
+    <w:rsid w:val="00180D61"/>
     <w:rsid w:val="00183C8A"/>
     <w:rsid w:val="001A001F"/>
     <w:rsid w:val="001A45B6"/>
     <w:rsid w:val="001B46AB"/>
+    <w:rsid w:val="001D63AD"/>
+    <w:rsid w:val="00203AAD"/>
+    <w:rsid w:val="00233F16"/>
     <w:rsid w:val="00251D7B"/>
     <w:rsid w:val="00271ADA"/>
     <w:rsid w:val="002766D9"/>
     <w:rsid w:val="002902EE"/>
     <w:rsid w:val="002B7573"/>
     <w:rsid w:val="002E4A79"/>
+    <w:rsid w:val="00322E9C"/>
     <w:rsid w:val="003402FA"/>
     <w:rsid w:val="00342443"/>
     <w:rsid w:val="00343E81"/>
     <w:rsid w:val="00345D3F"/>
     <w:rsid w:val="0037046F"/>
     <w:rsid w:val="00384FB3"/>
     <w:rsid w:val="003A593C"/>
+    <w:rsid w:val="003A7231"/>
     <w:rsid w:val="00431078"/>
     <w:rsid w:val="00454D7B"/>
     <w:rsid w:val="00455890"/>
     <w:rsid w:val="00462A4B"/>
     <w:rsid w:val="004800C0"/>
     <w:rsid w:val="0048159E"/>
     <w:rsid w:val="00481DE1"/>
     <w:rsid w:val="004A5E6B"/>
     <w:rsid w:val="004D205B"/>
     <w:rsid w:val="00536E7C"/>
-    <w:rsid w:val="005531A7"/>
+    <w:rsid w:val="00540486"/>
+    <w:rsid w:val="00577757"/>
     <w:rsid w:val="00592A6E"/>
     <w:rsid w:val="005D73FB"/>
+    <w:rsid w:val="005F0608"/>
     <w:rsid w:val="005F5951"/>
     <w:rsid w:val="006227BB"/>
     <w:rsid w:val="00647305"/>
     <w:rsid w:val="00655344"/>
     <w:rsid w:val="00665FB7"/>
     <w:rsid w:val="0067380B"/>
     <w:rsid w:val="00690EB7"/>
     <w:rsid w:val="006910A0"/>
     <w:rsid w:val="006A0372"/>
     <w:rsid w:val="006C0E76"/>
     <w:rsid w:val="006D30B3"/>
+    <w:rsid w:val="006F68BE"/>
     <w:rsid w:val="0070462C"/>
     <w:rsid w:val="007136F1"/>
     <w:rsid w:val="00741D20"/>
     <w:rsid w:val="00743F9E"/>
     <w:rsid w:val="00747182"/>
     <w:rsid w:val="007475BB"/>
     <w:rsid w:val="0076692A"/>
     <w:rsid w:val="00787729"/>
     <w:rsid w:val="007A32BD"/>
-    <w:rsid w:val="007A62A7"/>
     <w:rsid w:val="0081292B"/>
+    <w:rsid w:val="00814423"/>
     <w:rsid w:val="00847641"/>
     <w:rsid w:val="00893049"/>
     <w:rsid w:val="008A02F0"/>
     <w:rsid w:val="008A47EB"/>
+    <w:rsid w:val="008B4397"/>
     <w:rsid w:val="008B505A"/>
     <w:rsid w:val="008B6A72"/>
     <w:rsid w:val="008B7DB5"/>
     <w:rsid w:val="00901E6D"/>
     <w:rsid w:val="00915F22"/>
     <w:rsid w:val="00951A10"/>
     <w:rsid w:val="0098533E"/>
     <w:rsid w:val="0099304B"/>
     <w:rsid w:val="009C6AD2"/>
+    <w:rsid w:val="009D31BC"/>
+    <w:rsid w:val="009E4415"/>
     <w:rsid w:val="009F7DDD"/>
     <w:rsid w:val="00A05AA2"/>
     <w:rsid w:val="00A250A8"/>
     <w:rsid w:val="00A2524E"/>
     <w:rsid w:val="00A53B57"/>
     <w:rsid w:val="00A57E18"/>
     <w:rsid w:val="00A66D41"/>
     <w:rsid w:val="00AC2894"/>
     <w:rsid w:val="00AF3FCA"/>
     <w:rsid w:val="00B12141"/>
     <w:rsid w:val="00B21913"/>
     <w:rsid w:val="00B2604A"/>
     <w:rsid w:val="00B548AE"/>
     <w:rsid w:val="00B71997"/>
     <w:rsid w:val="00B93CDF"/>
     <w:rsid w:val="00BD70FD"/>
     <w:rsid w:val="00BF5835"/>
     <w:rsid w:val="00C40976"/>
     <w:rsid w:val="00C435C2"/>
     <w:rsid w:val="00C55F27"/>
     <w:rsid w:val="00C63E7B"/>
     <w:rsid w:val="00C71F5E"/>
     <w:rsid w:val="00C9580F"/>
+    <w:rsid w:val="00C967D5"/>
     <w:rsid w:val="00CB642C"/>
+    <w:rsid w:val="00CC2F7B"/>
     <w:rsid w:val="00CF0A89"/>
     <w:rsid w:val="00CF23C7"/>
+    <w:rsid w:val="00D10D71"/>
     <w:rsid w:val="00D14B8C"/>
     <w:rsid w:val="00D21A70"/>
     <w:rsid w:val="00D229BE"/>
     <w:rsid w:val="00D230E1"/>
     <w:rsid w:val="00D33B8E"/>
     <w:rsid w:val="00D859BF"/>
+    <w:rsid w:val="00D86FC1"/>
     <w:rsid w:val="00D92F06"/>
     <w:rsid w:val="00DC0207"/>
     <w:rsid w:val="00DC4108"/>
     <w:rsid w:val="00DC618D"/>
     <w:rsid w:val="00DD1FB0"/>
     <w:rsid w:val="00E03A27"/>
     <w:rsid w:val="00E31672"/>
     <w:rsid w:val="00E871F9"/>
+    <w:rsid w:val="00E9130B"/>
     <w:rsid w:val="00EC19F5"/>
     <w:rsid w:val="00EF2F16"/>
-    <w:rsid w:val="00F03033"/>
     <w:rsid w:val="00F3270C"/>
+    <w:rsid w:val="00F5303A"/>
     <w:rsid w:val="00F679F6"/>
     <w:rsid w:val="00F76950"/>
     <w:rsid w:val="00F816E2"/>
     <w:rsid w:val="00F82A2C"/>
     <w:rsid w:val="00F87E78"/>
+    <w:rsid w:val="00FB534D"/>
     <w:rsid w:val="00FC5BF0"/>
     <w:rsid w:val="00FE691C"/>
+    <w:rsid w:val="00FF1241"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6B3BE1F6"/>
-  <w15:docId w15:val="{24B95354-3CCF-4AD3-81CE-7F181FEC9AE0}"/>
+  <w14:docId w14:val="240AE0CA"/>
+  <w14:defaultImageDpi w14:val="0"/>
+  <w15:docId w15:val="{2F01DC06-BD67-4894-9095-8804D1D3CBBC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3946,1120 +9065,462 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A57E18"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A57E18"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:locked/>
     <w:rsid w:val="00A57E18"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A57E18"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:locked/>
     <w:rsid w:val="00A57E18"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A57E18"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:locked/>
     <w:rsid w:val="00A57E18"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A57E18"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F3270C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hgkelc">
     <w:name w:val="hgkelc"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004A5E6B"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A2524E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
+    <w:locked/>
     <w:rsid w:val="00A2524E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A2524E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
+    <w:locked/>
     <w:rsid w:val="00A2524E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00647305"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009E4415"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C967D5"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C967D5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C967D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C967D5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C967D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="154952362">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="189102116">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="311449982">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="189102117">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="517811284">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="189102118">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="687219508">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="189102119">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1050884751">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="189102120">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1157770982">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="189102121">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1724133984">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="189102122">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1839806351">
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="189102123">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...746 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rightcarebarnsleyintegratedspa@swyt.nhs.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5323,67 +9784,56 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9E158F2-DE6D-4D92-8207-6EFEB0B69495}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1782</Characters>
+  <Pages>3</Pages>
+  <Words>344</Words>
+  <Characters>1964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>South West Yorkshire NHS Foundation Trust</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2090</CharactersWithSpaces>
+  <CharactersWithSpaces>2304</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Clayton Rachel</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>