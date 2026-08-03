--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -1,6717 +1,5136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6508B4CD" w14:textId="75A99D75" w:rsidR="00B54CA4" w:rsidRPr="00B54CA4" w:rsidRDefault="066A3BEF">
+    <w:p w14:paraId="00000002" w14:textId="603C928C" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="066A3BEF" w:rsidP="009B0C3D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7ECE7"/>
         <w:spacing w:before="360" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:eastAsia="Inter" w:hAnsi="Inter" w:cs="Inter"/>
-[...2 lines deleted...]
-          <w:color w:val="000E30"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Inter" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7B7F18FE">
+      <w:r w:rsidRPr="009323CD">
         <w:rPr>
-          <w:rFonts w:ascii="Inter" w:eastAsia="Inter" w:hAnsi="Inter" w:cs="Inter"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Inter" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000E30"/>
         </w:rPr>
         <w:t xml:space="preserve">Please complete all sections of this form and confirm your local ICB’s BMI and eligibility criteria requirements (found in the section below) before referring. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="006B74EF">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affffff1"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="15"/>
-        <w:tblW w:w="9077" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="325"/>
+        <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9077"/>
+        <w:gridCol w:w="9067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B54CA4" w14:paraId="47C7C0AB" w14:textId="77777777" w:rsidTr="00684C6A">
+      <w:tr w:rsidR="006B74EF" w14:paraId="4D636FB9" w14:textId="77777777" w:rsidTr="006D4B71">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9077" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
           </w:tcPr>
-          <w:p w14:paraId="584FD1A6" w14:textId="68A37AF3" w:rsidR="00B54CA4" w:rsidRDefault="00B54CA4" w:rsidP="00684C6A">
+          <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRPr="006D4B71" w:rsidRDefault="00142DDF" w:rsidP="006D4B71">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>Eligibility Criteria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00000004" w14:textId="7DF94E3A" w:rsidR="006B74EF" w:rsidRDefault="00142DDF" w:rsidP="006D4B71">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006D4B71">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="008F3C45">
+              </w:rPr>
+              <w:t>Version:</w:t>
+            </w:r>
+            <w:r w:rsidR="00985074">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t>QF7_</w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>20260</w:t>
+            </w:r>
+            <w:r w:rsidR="005533E9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00B54CA4">
+              </w:rPr>
+              <w:t>714</w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="009A7E35">
+              </w:rPr>
+              <w:t>_v</w:t>
+            </w:r>
+            <w:r w:rsidR="005533E9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00B54CA4">
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="24"/>
-[...18 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA0C79" w14:paraId="54899D92" w14:textId="77777777" w:rsidTr="00684C6A">
+      <w:tr w:rsidR="009C1B23" w14:paraId="28D78A64" w14:textId="77777777" w:rsidTr="00FF36E9">
         <w:trPr>
-          <w:trHeight w:val="247"/>
+          <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9077" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="734EC244" w14:textId="11E941CF" w:rsidR="006231F6" w:rsidRDefault="00CA0C79" w:rsidP="00684C6A">
+          <w:p w14:paraId="5B57F096" w14:textId="51E4819B" w:rsidR="00553507" w:rsidRPr="006D4B71" w:rsidRDefault="00553507" w:rsidP="00C972F4">
             <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5B0A">
+              <w:t>Please tick one of the following boxes to show which eligibility criteria the patient meets.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60633E4D" w14:textId="4338EC18" w:rsidR="006D4B71" w:rsidRPr="006D4B71" w:rsidRDefault="005214AB" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-2014898173"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D4B71">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D4B71">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="005511DC">
+              <w:t>The p</w:t>
+            </w:r>
+            <w:r w:rsidR="00652499" w:rsidRPr="00652499">
+              <w:t>atient</w:t>
+            </w:r>
+            <w:r w:rsidR="00652499">
+              <w:t xml:space="preserve"> has </w:t>
+            </w:r>
+            <w:r w:rsidR="00652499" w:rsidRPr="00652499">
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00652499" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>BMI ≥</w:t>
+            </w:r>
+            <w:r w:rsidR="00985074">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00652499" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00652499" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>kg/m2*</w:t>
+            </w:r>
+            <w:r w:rsidR="002A3FE3" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46FB5BC5" w14:textId="50DC3285" w:rsidR="006D4B71" w:rsidRPr="006D4B71" w:rsidRDefault="002A3FE3" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F0F6CC" w14:textId="7776732D" w:rsidR="006D4B71" w:rsidRDefault="005214AB" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000E30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-1377301997"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C972F4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D4B71">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="005511DC">
+              <w:t>The p</w:t>
+            </w:r>
+            <w:r w:rsidR="00652499">
+              <w:t>atient</w:t>
+            </w:r>
+            <w:r w:rsidR="002B21CC">
+              <w:t xml:space="preserve"> has a</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1B23" w:rsidRPr="006D4B71">
+              <w:rPr>
                 <w:highlight w:val="white"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="006231F6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C1B23" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMI of at least </w:t>
+            </w:r>
+            <w:r w:rsidR="005533E9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidR="009C1B23" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kg/m2*</w:t>
+            </w:r>
+            <w:r w:rsidR="00506F0A" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00652499" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00652499" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at least </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>four</w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000E30"/>
+              </w:rPr>
+              <w:t>weight-related co-morbidities:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC1EB70" w14:textId="77777777" w:rsidR="00C972F4" w:rsidRPr="005B59C5" w:rsidRDefault="00C972F4" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please note there is separate criteria per area within South Yorkshire, please only fill in the required section. </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="005B59C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>Complete list of co-morbidities – please indicate relevant below:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A518CD7" w14:textId="77777777" w:rsidR="00684C6A" w:rsidRPr="00684C6A" w:rsidRDefault="00684C6A" w:rsidP="00684C6A">
+          <w:p w14:paraId="6371E6DA" w14:textId="4B86B094" w:rsidR="00C972F4" w:rsidRPr="006D4B71" w:rsidRDefault="005214AB" w:rsidP="00C972F4">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1080"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-814027052"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C972F4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hypertension</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B217C2" w14:textId="52000A98" w:rsidR="00C972F4" w:rsidRPr="006D4B71" w:rsidRDefault="005214AB" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1080"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-1308009415"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C972F4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dyslipidaemia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="024629CC" w14:textId="670DAC86" w:rsidR="00C972F4" w:rsidRPr="006D4B71" w:rsidRDefault="005214AB" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1080"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1293714794"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C972F4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Obstructive sleep apnoea</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BE330D" w14:textId="0D411C2E" w:rsidR="00C972F4" w:rsidRPr="006D4B71" w:rsidRDefault="005214AB" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1080"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-1818866077"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C972F4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D966C4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ardiovascular disease</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A7EF64E" w14:textId="5235D286" w:rsidR="00C972F4" w:rsidRPr="00C972F4" w:rsidRDefault="005214AB" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1080"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1944421249"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C972F4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Type 2 diabetes mellitus</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A73BF6" w14:textId="68EC7691" w:rsidR="006D4B71" w:rsidRPr="005B59C5" w:rsidRDefault="002A3FE3" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B59C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="051FEE5E" w14:textId="241EE7E6" w:rsidR="00C972F4" w:rsidRPr="00C22DD0" w:rsidRDefault="005214AB" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="160" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="1260097752"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00985074">
+              <w:rPr>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C22DD0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Any BMI</w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C22DD0">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C22DD0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="10"/>
-                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>– transition of care for young people from Complications of Excess Weight (CEW) services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="275B39B5" w14:textId="42287B6C" w:rsidR="00C972F4" w:rsidRDefault="009C1B23" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B59C5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="0051371F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adjustment of 2.5 kg/m2 in people from South Asian, Chinese, other Asian, Middle Eastern, Black African or African-Caribbean ethnic backgrounds to ensure equitable clinical prioritisation and access to appropriate treatment. This also applies to people of mixed race who have one of these backgrounds.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D41A5CE" w14:textId="77777777" w:rsidR="00C972F4" w:rsidRPr="00C972F4" w:rsidRDefault="00C972F4" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D00984E" w14:textId="44F298DC" w:rsidR="006231F6" w:rsidRPr="006231F6" w:rsidRDefault="006231F6" w:rsidP="00684C6A">
+          <w:p w14:paraId="37471C47" w14:textId="584E29D0" w:rsidR="00C972F4" w:rsidRPr="00C972F4" w:rsidRDefault="00C972F4" w:rsidP="00C972F4">
             <w:pPr>
+              <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB610D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>In addition to the above, the three boxes below must be ticked to reflect a patient's eligibility for the pathway</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1496FA" w14:textId="389743ED" w:rsidR="00C972F4" w:rsidRPr="00C972F4" w:rsidRDefault="005214AB" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000E30"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006231F6">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="-867987704"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:color w:val="000E30"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barnsley </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00684C6A">
+              <w:t xml:space="preserve">  The patient understands the requirements and demonstrates a commitment to actively participating in Tier 3 services.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36F0BDBA" w14:textId="6A74F2CC" w:rsidR="00C972F4" w:rsidRPr="00C972F4" w:rsidRDefault="005214AB" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000E30"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve">patients </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006231F6">
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="148333291"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:color w:val="000E30"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>= page 1</w:t>
+              <w:t xml:space="preserve">  The patient can engage fully with the programme requirements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="541B7D5F" w14:textId="4CA97B64" w:rsidR="006231F6" w:rsidRPr="006231F6" w:rsidRDefault="006231F6" w:rsidP="00684C6A">
+          <w:p w14:paraId="4CAB584B" w14:textId="7F7E1CAC" w:rsidR="00C972F4" w:rsidRPr="00C972F4" w:rsidRDefault="005214AB" w:rsidP="00C972F4">
             <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000E30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:id w:val="626509473"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:color w:val="000E30"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="006231F6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00985074">
               <w:rPr>
                 <w:color w:val="000E30"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>Doncaster</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00684C6A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:color w:val="000E30"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve"> patients </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006231F6">
+              <w:t xml:space="preserve">The patient </w:t>
+            </w:r>
+            <w:r w:rsidR="00C972F4" w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:highlight w:val="white"/>
-[...1 lines deleted...]
-              <w:t>= page 2</w:t>
+              </w:rPr>
+              <w:t>has engaged in a supported attempt to modify diet and exercise levels prior to referral, as indicated by undertaking one or more of the following within 24 months of referral to the SWMS:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F8F9FEF" w14:textId="59850F3F" w:rsidR="006231F6" w:rsidRPr="006231F6" w:rsidRDefault="006231F6" w:rsidP="00684C6A">
+          <w:p w14:paraId="64671946" w14:textId="77777777" w:rsidR="00C972F4" w:rsidRPr="00C972F4" w:rsidRDefault="00C972F4" w:rsidP="00C972F4">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006231F6">
+            <w:r w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:highlight w:val="white"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00684C6A">
+              </w:rPr>
+              <w:t>A locally commissioned Tier 2 weight management service</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62417F13" w14:textId="77777777" w:rsidR="00C972F4" w:rsidRPr="00C972F4" w:rsidRDefault="00C972F4" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:highlight w:val="white"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006231F6">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:highlight w:val="white"/>
-[...1 lines deleted...]
-              <w:t>= page 3</w:t>
+              </w:rPr>
+              <w:t>An equivalent NHS nationally commissioned Tier 2 programme (such as National Diabetes Prevention Programme, Digital Weight Management Programme, Type 2 Diabetes Pathway to Remission)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BE51E1E" w14:textId="0032D997" w:rsidR="006231F6" w:rsidRPr="006231F6" w:rsidRDefault="006231F6" w:rsidP="00684C6A">
+          <w:p w14:paraId="05B4E448" w14:textId="77777777" w:rsidR="00C972F4" w:rsidRPr="00C972F4" w:rsidRDefault="00C972F4" w:rsidP="00C972F4">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006231F6">
+            <w:r w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:highlight w:val="white"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00684C6A">
+              </w:rPr>
+              <w:t>Attended a commercial weight loss service</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07A6529C" w14:textId="77777777" w:rsidR="00C972F4" w:rsidRPr="00C972F4" w:rsidRDefault="00C972F4" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:highlight w:val="white"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00DB4031">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:highlight w:val="white"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00DB4031" w:rsidRPr="006231F6">
+              </w:rPr>
+              <w:t>Primary care / Local authority health coaching, dietetic or practice nursing support to enhance diet/nutrition +/- increase physical activity +/- weight management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2996C578" w14:textId="4666948F" w:rsidR="00C972F4" w:rsidRPr="00C972F4" w:rsidRDefault="00C972F4" w:rsidP="00C972F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:highlight w:val="white"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006231F6">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C972F4">
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:highlight w:val="white"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> page 4</w:t>
+              </w:rPr>
+              <w:t>Completed the 12-week free NHS Weight Loss Plan app</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="114A1700" w14:textId="77777777" w:rsidR="006231F6" w:rsidRPr="006231F6" w:rsidRDefault="006231F6" w:rsidP="00684C6A">
+          <w:p w14:paraId="163275A2" w14:textId="096C3AF1" w:rsidR="00C972F4" w:rsidRPr="00553507" w:rsidRDefault="00553507" w:rsidP="00C972F4">
             <w:pPr>
-              <w:rPr>
-[...12 lines deleted...]
-            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB46FE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Referrals will be rejected </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB46FE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>if the criteria are not indicated</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>if the above criteria are not indicated</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B54CA4" w14:paraId="1FD64CCF" w14:textId="77777777" w:rsidTr="00684C6A">
+      <w:tr w:rsidR="009C1B23" w14:paraId="27E33D26" w14:textId="77777777" w:rsidTr="006D4B71">
+        <w:trPr>
+          <w:trHeight w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0689DA" w14:textId="5023F217" w:rsidR="009C1B23" w:rsidRPr="006D4B71" w:rsidRDefault="009C1B23" w:rsidP="00FF36E9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D4B71">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Exclusion Criteria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B74EF" w14:paraId="2D917F8F" w14:textId="77777777" w:rsidTr="00FF36E9">
         <w:trPr>
           <w:trHeight w:val="674"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9077" w:type="dxa"/>
+            <w:tcW w:w="9067" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="55374293" w14:textId="77777777" w:rsidR="00B54CA4" w:rsidRDefault="00B54CA4" w:rsidP="00684C6A">
-[...78 lines deleted...]
-          <w:p w14:paraId="1A273E73" w14:textId="002CEE04" w:rsidR="00B54CA4" w:rsidRPr="00CA0C79" w:rsidRDefault="00CA0C79" w:rsidP="00684C6A">
+          <w:p w14:paraId="3CADECE0" w14:textId="77777777" w:rsidR="00DD4F60" w:rsidRDefault="00652499" w:rsidP="006D4B71">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="18"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B54CA4">
-[...4 lines deleted...]
-              <w:t>BMI &gt;40 kg/m2 without co-morbidities</w:t>
+            <w:r>
+              <w:t>Patients under 18</w:t>
+            </w:r>
+            <w:r w:rsidR="00164B68">
+              <w:t xml:space="preserve"> years old.</w:t>
+            </w:r>
+            <w:r w:rsidR="00741ECE">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43DB8E44" w14:textId="67B4E76A" w:rsidR="00CA0C79" w:rsidRPr="00CA0C79" w:rsidRDefault="00CA0C79" w:rsidP="00684C6A">
-[...16 lines deleted...]
-          <w:p w14:paraId="5AE2B3EC" w14:textId="45C04E25" w:rsidR="00CA0C79" w:rsidRPr="00CA0C79" w:rsidRDefault="00CA0C79" w:rsidP="00684C6A">
+          <w:p w14:paraId="2600A607" w14:textId="7F34B5C4" w:rsidR="00C972F4" w:rsidRDefault="00C972F4" w:rsidP="006D4B71">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="18"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CA0C79">
-[...4 lines deleted...]
-              <w:t>BMI &gt;35 kg/m2 with accepted co-morbidities</w:t>
+            <w:r>
+              <w:t>Patients who do not satisfy the prerequisite and referral criteria.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A107C73" w14:textId="77777777" w:rsidR="00CA0C79" w:rsidRDefault="00CA0C79" w:rsidP="00684C6A">
-[...14 lines deleted...]
-          <w:p w14:paraId="53AE0519" w14:textId="77777777" w:rsidR="00CA0C79" w:rsidRPr="00CA0C79" w:rsidRDefault="00997589" w:rsidP="00684C6A">
+          <w:p w14:paraId="1E1D7372" w14:textId="77777777" w:rsidR="00C972F4" w:rsidRDefault="00741ECE" w:rsidP="00C972F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CA0C79">
-[...6 lines deleted...]
-              <w:t>Hypertension</w:t>
+            <w:r>
+              <w:t>Patients who are currently successfully losing weight with dietetic or reputable evidence-based weight management intervention.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B0C1F84" w14:textId="77777777" w:rsidR="00CA0C79" w:rsidRPr="00CA0C79" w:rsidRDefault="00997589" w:rsidP="00684C6A">
+          <w:p w14:paraId="1A757252" w14:textId="336BEB29" w:rsidR="00C972F4" w:rsidRDefault="00C972F4" w:rsidP="00C972F4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CA0C79">
-[...6 lines deleted...]
-              <w:t>Sleep apnoea</w:t>
+            <w:r>
+              <w:t>Patients who are p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F1D89">
+              <w:t>regnant or breastfeeding</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A092CD" w14:textId="77777777" w:rsidR="00CA0C79" w:rsidRPr="00CA0C79" w:rsidRDefault="00997589" w:rsidP="00684C6A">
+          <w:p w14:paraId="271DA67A" w14:textId="242E2CB2" w:rsidR="00DD4F60" w:rsidRDefault="00741ECE" w:rsidP="006D4B71">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CA0C79">
-[...6 lines deleted...]
-              <w:t>Type 2 Diabetes</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Patients who have been previously referred into the service and have left the pathway early or have disengaged from the services, who are seeking to re-enter as a re-referral will not be eligible within </w:t>
+            </w:r>
+            <w:r w:rsidR="000559CF">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> months.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="560A5C5E" w14:textId="77777777" w:rsidR="00CA0C79" w:rsidRPr="00CA0C79" w:rsidRDefault="00997589" w:rsidP="00684C6A">
+          <w:p w14:paraId="2DD45B7F" w14:textId="77777777" w:rsidR="005F22AD" w:rsidRDefault="00C972F4" w:rsidP="005F22AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CA0C79">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Cardiovascular Disease, </w:t>
+            <w:r w:rsidRPr="00B145D6">
+              <w:t xml:space="preserve">Uncontrolled </w:t>
+            </w:r>
+            <w:r>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B145D6">
+              <w:t xml:space="preserve">ealth </w:t>
+            </w:r>
+            <w:r>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B145D6">
+              <w:t>onditions</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B145D6">
+              <w:t>ncluding uncontrolled hypertension, heart conditions, or any medical condition preventing increased activity levels</w:t>
+            </w:r>
+            <w:r w:rsidR="005F22AD">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EC56514" w14:textId="77777777" w:rsidR="00CA0C79" w:rsidRPr="00CA0C79" w:rsidRDefault="00997589" w:rsidP="00684C6A">
+          <w:p w14:paraId="2077BD9A" w14:textId="1878B29B" w:rsidR="005F22AD" w:rsidRDefault="005F22AD" w:rsidP="005F22AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CA0C79">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Osteoarthritis, </w:t>
+            <w:r w:rsidRPr="001F1D89">
+              <w:t xml:space="preserve">Active or suspected, untreated eating disorders, including binge eating disorder, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006259FD">
+              <w:t>purging within the last 3 months</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26DECBF2" w14:textId="7414DE10" w:rsidR="00CA0C79" w:rsidRPr="00CA0C79" w:rsidRDefault="00997589" w:rsidP="00684C6A">
+          <w:p w14:paraId="266F8CC2" w14:textId="05C60349" w:rsidR="005F22AD" w:rsidRDefault="005F22AD" w:rsidP="006D4B71">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CA0C79">
-[...6 lines deleted...]
-              <w:t>Dyslipidaemia</w:t>
+            <w:r w:rsidRPr="00652499">
+              <w:t xml:space="preserve">Patients </w:t>
+            </w:r>
+            <w:r>
+              <w:t>who have had bariatric surgery within 2 years.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D5D0F21" w14:textId="04E70A29" w:rsidR="00CA0C79" w:rsidRPr="00CA0C79" w:rsidRDefault="00CA0C79" w:rsidP="00684C6A">
-[...16 lines deleted...]
-          <w:p w14:paraId="00808BEA" w14:textId="4692556E" w:rsidR="00CA0C79" w:rsidRDefault="00CA0C79" w:rsidP="00684C6A">
+          <w:p w14:paraId="66A829EE" w14:textId="77777777" w:rsidR="005F22AD" w:rsidRDefault="005F22AD" w:rsidP="005F22AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="18"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CA0C79">
-[...35 lines deleted...]
-              <w:t>• Under the age of 18 years</w:t>
+            <w:r w:rsidRPr="003B2420">
+              <w:t>Active cancer</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0787A34B" w14:textId="77777777" w:rsidR="00B54CA4" w:rsidRPr="001F1D89" w:rsidRDefault="00B54CA4" w:rsidP="00684C6A">
+          <w:p w14:paraId="1951205D" w14:textId="5C5D7104" w:rsidR="005F22AD" w:rsidRPr="001F1D89" w:rsidRDefault="005F22AD" w:rsidP="005F22AD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
             <w:r w:rsidRPr="001F1D89">
-              <w:t>• Pregnant or breastfeeding</w:t>
+              <w:t>Unstable or severe mental illness, including suicide attempts in the past 12 months, patients who have self-harmed in the past 3 months, suicidal ideation in the last 3 months</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F1D89">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">mental health concerns that would </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F1D89">
+              <w:t>prevent engagement with the behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:t>al</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F1D89">
+              <w:t xml:space="preserve"> change programme</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79903B33" w14:textId="77777777" w:rsidR="00B54CA4" w:rsidRPr="001F1D89" w:rsidRDefault="00B54CA4" w:rsidP="00684C6A">
+          <w:p w14:paraId="1E3D2866" w14:textId="56951BF5" w:rsidR="005F22AD" w:rsidRDefault="005F22AD" w:rsidP="006D4B71">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
             <w:r w:rsidRPr="001F1D89">
-              <w:t>• Uncontrolled hypertension / heart condition</w:t>
+              <w:t xml:space="preserve">Unstable </w:t>
+            </w:r>
+            <w:r>
+              <w:t>substance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F1D89">
+              <w:t xml:space="preserve"> use (can be referred if the patient has received support and been in recovery for 3 months)</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="195CBBCD" w14:textId="3E7FC729" w:rsidR="006259FD" w:rsidRDefault="006259FD" w:rsidP="00684C6A">
+          <w:p w14:paraId="0CE30F65" w14:textId="0B3775B2" w:rsidR="005F22AD" w:rsidRDefault="005F22AD" w:rsidP="006D4B71">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
             <w:r w:rsidRPr="001F1D89">
-              <w:t xml:space="preserve">• Active or suspected, untreated eating disorders, including binge eating disorder, </w:t>
-[...2 lines deleted...]
-              <w:t>purging within the last 3 months</w:t>
+              <w:t>Unstable hypothyroidism (can be referred if stable)</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25550AFA" w14:textId="392F2959" w:rsidR="002207FC" w:rsidRPr="001F1D89" w:rsidRDefault="002207FC" w:rsidP="00684C6A">
-[...33 lines deleted...]
-          <w:p w14:paraId="252BE3FE" w14:textId="77777777" w:rsidR="00B54CA4" w:rsidRDefault="00B54CA4" w:rsidP="00684C6A">
+          <w:p w14:paraId="00000016" w14:textId="2435D8AD" w:rsidR="00553507" w:rsidRPr="009B0C3D" w:rsidRDefault="005F22AD" w:rsidP="005F22AD">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="001F1D89">
-              <w:t>• Unstable Cushing’s syndrome (can be referred if stable)</w:t>
+              <w:t>Unstable Cushing’s syndrome (can be referred if stable)</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E6CD8CC" w14:textId="77777777" w:rsidR="00B54CA4" w:rsidRDefault="00B54CA4">
-[...2557 lines deleted...]
-    <w:p w14:paraId="4EC25FFD" w14:textId="77777777" w:rsidR="00684C6A" w:rsidRDefault="00684C6A" w:rsidP="7B7F18FE"/>
+    <w:p w14:paraId="79D8187B" w14:textId="77777777" w:rsidR="005511DC" w:rsidRDefault="005511DC" w:rsidP="7B7F18FE"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text"/>
-        <w:tblW w:w="9045" w:type="dxa"/>
+        <w:tblW w:w="9052" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9045"/>
+        <w:gridCol w:w="4526"/>
+        <w:gridCol w:w="4526"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B74EF" w14:paraId="073D91F6" w14:textId="77777777" w:rsidTr="7B7F18FE">
+      <w:tr w:rsidR="006B74EF" w14:paraId="073D91F6" w14:textId="77777777" w:rsidTr="00DD4F60">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:tcW w:w="9052" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
           </w:tcPr>
-          <w:p w14:paraId="0000002A" w14:textId="3145510B" w:rsidR="006B74EF" w:rsidRDefault="066A3BEF" w:rsidP="7B7F18FE">
+          <w:p w14:paraId="0000002A" w14:textId="51BDD447" w:rsidR="006B74EF" w:rsidRPr="00DD4F60" w:rsidRDefault="066A3BEF" w:rsidP="00DD4F60">
             <w:pPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7B7F18FE">
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="21"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00B02E11" w:rsidRPr="00B02E11">
+              </w:rPr>
+              <w:t>1. Eligibility Criteria</w:t>
+            </w:r>
+            <w:r w:rsidR="006B576D" w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t>Eligibility Criteria Confirmation</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Confirmation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="152E8CCE" w14:textId="77777777" w:rsidTr="7B7F18FE">
+      <w:tr w:rsidR="00DD4F60" w14:paraId="0C423332" w14:textId="77777777" w:rsidTr="00DD4F60">
         <w:trPr>
-          <w:trHeight w:val="1320"/>
+          <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9045" w:type="dxa"/>
+            <w:tcW w:w="9052" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BD32037" w14:textId="6773D469" w:rsidR="006B74EF" w:rsidRPr="00DE6BF5" w:rsidRDefault="00684C6A" w:rsidP="7B7F18FE">
+          <w:p w14:paraId="128826B9" w14:textId="44C5FD0B" w:rsidR="00DD4F60" w:rsidRPr="00DD4F60" w:rsidRDefault="00DD4F60" w:rsidP="00DD4F60">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="25"/>
-                <w:szCs w:val="25"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7B7F18FE">
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="25"/>
-[...2 lines deleted...]
-              <w:t>I confirm the patient is eligible for the programme as per the above criteria</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I confirm the patient is eligible for the programme as per the above criteria and does not meet any of the exclusion criteria *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD4F60" w14:paraId="19BEC4BE" w14:textId="77777777" w:rsidTr="00DD4F60">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="345BAB4A" w14:textId="04D0D234" w:rsidR="00DD4F60" w:rsidRPr="00DD4F60" w:rsidRDefault="00DD4F60" w:rsidP="00DD4F60">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="25"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="25"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="149575089"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
-          <w:tbl>
-[...170 lines deleted...]
-          <w:p w14:paraId="0000002D" w14:textId="7005C4CC" w:rsidR="006B74EF" w:rsidRDefault="006B74EF" w:rsidP="7B7F18FE">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B377635" w14:textId="77E0AEB1" w:rsidR="00DD4F60" w:rsidRPr="00DD4F60" w:rsidRDefault="00DD4F60" w:rsidP="00DD4F60">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="25"/>
-                <w:szCs w:val="25"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1507359422"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00E6C33F" w14:textId="77777777" w:rsidR="00684C6A" w:rsidRDefault="00684C6A" w:rsidP="7B7F18FE">
+    <w:p w14:paraId="60D8517A" w14:textId="77777777" w:rsidR="009B0C3D" w:rsidRDefault="009B0C3D" w:rsidP="7B7F18FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4513"/>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3937A8D8" w14:textId="47E39563" w:rsidR="066A3BEF" w:rsidRDefault="066A3BEF" w:rsidP="7B7F18FE">
+    <w:p w14:paraId="43B28A07" w14:textId="3365FB7F" w:rsidR="00DD4F60" w:rsidRPr="00DD4F60" w:rsidRDefault="066A3BEF" w:rsidP="00DD4F60">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4513"/>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B7F18FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Fields marked </w:t>
       </w:r>
       <w:r w:rsidRPr="7B7F18FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>with a star *</w:t>
       </w:r>
       <w:r w:rsidRPr="7B7F18FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> are mandatory - </w:t>
       </w:r>
       <w:r w:rsidRPr="7B7F18FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>referrals cannot be accepted without this data.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="006B74EF">
-[...13 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affffff3"/>
         <w:tblW w:w="8985" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B74EF" w14:paraId="3B0839B0" w14:textId="77777777">
+      <w:tr w:rsidR="006B74EF" w14:paraId="3B0839B0" w14:textId="77777777" w:rsidTr="00DD4F60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
           </w:tcPr>
-          <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRPr="00DD4F60" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2. Patient Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="4599E32A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000031" w14:textId="4A44FB3F" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Patient Name*: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="721331823"/>
+                <w:placeholder>
+                  <w:docPart w:val="1E3795077585424ABAA5A7BB34AD4252"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="3BAC8E03" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000032" w14:textId="2E55ABD1" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Birth*: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-957102538"/>
+                <w:placeholder>
+                  <w:docPart w:val="29709ECD83E64378B2B87745AEC51CA8"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="65D0D511" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000033" w14:textId="79B666BB" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Gender*: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-2013752141"/>
+                <w:placeholder>
+                  <w:docPart w:val="F1E18332E9164370B8BE4FEE5569809A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="178ACE10" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000034" w14:textId="36A6C712" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Ethnicity*:</w:t>
             </w:r>
+            <w:r w:rsidR="00653F43">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-211346359"/>
+                <w:placeholder>
+                  <w:docPart w:val="8F82DD8EE9F740F5AD3C78A378ED0D0E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="430FE9F8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000035" w14:textId="3217FE57" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">NHS Number*: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1709534534"/>
+                <w:placeholder>
+                  <w:docPart w:val="4A2621B33B6E44DBBBF945CA1C38958C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="548FA4BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000036" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000036" w14:textId="2E6650C9" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile telephone*: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1944338204"/>
+                <w:placeholder>
+                  <w:docPart w:val="6E5DA0257749407391225EAF3BB4994E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="25AFB1BE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000037" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000037" w14:textId="3502EA3E" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative telephone number: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="1033778758"/>
+                <w:placeholder>
+                  <w:docPart w:val="1861045775F34B52B4BB8038D7F48675"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="604279A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000038" w14:textId="39F3B1A5" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail address: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="22763861"/>
+                <w:placeholder>
+                  <w:docPart w:val="9DD8885E174D43259F058CF8B5C19EE4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="7141B4E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000039" w14:textId="3E91DA1E" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Address including postcode: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-343710708"/>
+                <w:placeholder>
+                  <w:docPart w:val="4FC7366B2A244A8A86C7EF990AFE1FA4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="00C64629" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="0000003A" w14:textId="3E2B01E6" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Interpreter </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>required?*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009323CD">
               <w:t xml:space="preserve">(If yes, please state the language): </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="604691891"/>
+                <w:placeholder>
+                  <w:docPart w:val="294FAA2EE0F54D3F9CAF03DA8D113575"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="517E3B94" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0000003B" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="0000003B" w14:textId="60E70419" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Please document any reasonable adjustments required*:</w:t>
+            </w:r>
+            <w:r w:rsidR="00653F43">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00653F43">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-276255492"/>
+                <w:placeholder>
+                  <w:docPart w:val="AB0207CA4F294D74858808B67259C37E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37D9E09B" w14:textId="77777777" w:rsidR="00B54CA4" w:rsidRDefault="00B54CA4">
+    <w:p w14:paraId="08106B75" w14:textId="78F716C8" w:rsidR="00985074" w:rsidRDefault="00985074">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="050458AE" w14:textId="77777777" w:rsidR="005772C0" w:rsidRPr="00520183" w:rsidRDefault="005772C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="21"/>
-[...10 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affffff4"/>
         <w:tblW w:w="8970" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B74EF" w14:paraId="72C08ECE" w14:textId="77777777" w:rsidTr="7B7F18FE">
+      <w:tr w:rsidR="006B74EF" w14:paraId="72C08ECE" w14:textId="77777777" w:rsidTr="00DD4F60">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8970" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
           </w:tcPr>
-          <w:p w14:paraId="0000003D" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="0000003D" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRPr="00DD4F60" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3. Referrer information - (GP Details)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0000003E" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="0000003E" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRPr="00DD4F60" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Referrals can only be accepted from a named GP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="60336BAC" w14:textId="77777777" w:rsidTr="7B7F18FE">
+      <w:tr w:rsidR="006B74EF" w14:paraId="60336BAC" w14:textId="77777777" w:rsidTr="00DD4F60">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8970" w:type="dxa"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
           </w:tcPr>
           <w:p w14:paraId="0000003F" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="006B74EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="2FB6829F" w14:textId="77777777" w:rsidTr="7B7F18FE">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000040" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000040" w14:textId="61C6E4DB" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of GP practice*: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="858328192"/>
+                <w:placeholder>
+                  <w:docPart w:val="54BFE9E05F374939B57D38C47817D4C3"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="07BDDF23" w14:textId="77777777" w:rsidTr="7B7F18FE">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000041" w14:textId="0B40AB58" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Practice Code*: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-855807393"/>
+                <w:placeholder>
+                  <w:docPart w:val="CE66914426394A52AA5FEFAF69FBD4DB"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="1A25FF3C" w14:textId="77777777" w:rsidTr="7B7F18FE">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000042" w14:textId="694355C4" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of referring GP*: Dr </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-757211970"/>
+                <w:placeholder>
+                  <w:docPart w:val="7A8B5E0E31A84D3BB9383E0C76D804A3"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="3EBD5925" w14:textId="77777777" w:rsidTr="7B7F18FE">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000043" w14:textId="0E1C2349" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000043" w14:textId="193D7B8F" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Practice email (nhs.net email for clinical </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001F1D89">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>correspondence)*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:id w:val="-2115204103"/>
+                <w:placeholder>
+                  <w:docPart w:val="EF27396A2FA0403B9F0C8DCF054F863E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00653F43">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="21"/>
+                    <w:szCs w:val="21"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00000044" w14:textId="320F8BC0" w:rsidR="006B74EF" w:rsidRDefault="006B74EF" w:rsidP="7B7F18FE">
+    <w:p w14:paraId="0FD2DDF3" w14:textId="77777777" w:rsidR="005F22AD" w:rsidRDefault="005F22AD" w:rsidP="7B7F18FE">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B1FB668" w14:textId="77777777" w:rsidR="00684C6A" w:rsidRDefault="00684C6A" w:rsidP="7B7F18FE">
+    <w:p w14:paraId="27A1E139" w14:textId="77777777" w:rsidR="00985074" w:rsidRPr="00520183" w:rsidRDefault="00985074" w:rsidP="7B7F18FE">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...63 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affffff5"/>
         <w:tblW w:w="9015" w:type="dxa"/>
         <w:tblInd w:w="-18" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4035"/>
         <w:gridCol w:w="1680"/>
         <w:gridCol w:w="3300"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B74EF" w14:paraId="0111AAB3" w14:textId="77777777">
+      <w:tr w:rsidR="00DD4F60" w14:paraId="0111AAB3" w14:textId="77777777" w:rsidTr="00DD4F60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
           </w:tcPr>
-          <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000045" w14:textId="5E8E7C9D" w:rsidR="00DD4F60" w:rsidRPr="006D052D" w:rsidRDefault="00DD4F60" w:rsidP="00DD4F60">
             <w:pPr>
               <w:rPr>
-                <w:b/>
                 <w:i/>
-                <w:color w:val="FFFFFF"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="0092075A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>4. Clinical information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
           </w:tcPr>
-          <w:p w14:paraId="00000046" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000046" w14:textId="55606D62" w:rsidR="00DD4F60" w:rsidRPr="006D052D" w:rsidRDefault="00DD4F60" w:rsidP="00DD4F60">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:r w:rsidRPr="0092075A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:r w:rsidRPr="0092075A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:br/>
-              <w:t>(dd/mm/</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(dd/mm/yyyy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
           </w:tcPr>
-          <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000047" w14:textId="1AE1A9D7" w:rsidR="00DD4F60" w:rsidRPr="006D052D" w:rsidRDefault="00DD4F60" w:rsidP="00DD4F60">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
                 <w:color w:val="000E30"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:r w:rsidRPr="0092075A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="1DCE48BB" w14:textId="77777777">
+      <w:tr w:rsidR="006D052D" w14:paraId="1DCE48BB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000048" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000048" w14:textId="394903C8" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Weight (in </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>kg)*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">MUST be within the last 12 months </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">MUST be within the last </w:t>
+            </w:r>
+            <w:r w:rsidR="00C3035D">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> months </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-819271747"/>
+            <w:placeholder>
+              <w:docPart w:val="2026C75892C24ED58903B0826F8E0CD9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000049" w14:textId="4321EC84" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="1865"/>
+                  </w:tabs>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-165102799"/>
+            <w:placeholder>
+              <w:docPart w:val="4DBC9A9770184342BE1ECFFA0FCDBB2E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0000004A" w14:textId="54B77B42" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="1865"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="0DC8EE27" w14:textId="77777777">
+      <w:tr w:rsidR="006D052D" w14:paraId="0DC8EE27" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0000004B" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="0000004B" w14:textId="52612F99" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Height (in </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>cm)*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...28 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1401665941"/>
+            <w:placeholder>
+              <w:docPart w:val="ACBCC822864D4B119130BB0BDA770BDC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0000004C" w14:textId="67512698" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-2137553572"/>
+            <w:placeholder>
+              <w:docPart w:val="15FEA30D6EF64FFABA91F09524623C81"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0000004D" w14:textId="44DC06F0" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="1865"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="70650054" w14:textId="77777777">
+      <w:tr w:rsidR="006D052D" w14:paraId="70650054" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0000004E" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="0000004E" w14:textId="3D5F2066" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>BMI (kg/m</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>)*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t>MUST be within the last 12 months</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">MUST be within the last </w:t>
+            </w:r>
+            <w:r w:rsidR="00C22DD0">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> months</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...28 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-754823331"/>
+            <w:placeholder>
+              <w:docPart w:val="389F8CF91B19439682C9EE967B2D5B95"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0000004F" w14:textId="7FD69221" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-581675989"/>
+            <w:placeholder>
+              <w:docPart w:val="B152F2BFF13C4DAD81F6145075D7EA18"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000050" w14:textId="237851C7" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="1865"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="6DCA9AE0" w14:textId="77777777">
+      <w:tr w:rsidR="006D052D" w14:paraId="6DCA9AE0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000051" w14:textId="02F52899" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>HbA1c (mmol/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>mol)*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MUST be within the last 12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...28 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1674246729"/>
+            <w:placeholder>
+              <w:docPart w:val="C6DC6361554D423B8B3271D15F0F0D43"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000052" w14:textId="44F8F813" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1263443733"/>
+            <w:placeholder>
+              <w:docPart w:val="F0A15321E34F42BDA9D7EF67E76508D5"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000053" w14:textId="3591AD1F" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="1865"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="10A46B74" w14:textId="77777777">
+      <w:tr w:rsidR="006D052D" w14:paraId="10A46B74" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000054" w14:textId="6A7AAFA8" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Blood pressure (mmHg)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...28 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="373432734"/>
+            <w:placeholder>
+              <w:docPart w:val="5F8FA41BA9D3489591A190A4D32CE035"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000055" w14:textId="7CC6DBE9" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="137771451"/>
+            <w:placeholder>
+              <w:docPart w:val="0E2B7A61A5CF41AE8A4BCBD610B83B49"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000056" w14:textId="01110E01" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="1865"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="0EBB0029" w14:textId="77777777">
+      <w:tr w:rsidR="006D052D" w14:paraId="0EBB0029" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="5CA7E354" w14:textId="77777777" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="222222"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Renal function (eGFR)</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000058" w14:textId="2FC8E9E7" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MUST be within the last 12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...27 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="2147386269"/>
+            <w:placeholder>
+              <w:docPart w:val="577E99E688674E769FD122AD48DA39EC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000059" w14:textId="363BAF72" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="403219"/>
+            <w:placeholder>
+              <w:docPart w:val="AE2941DF78CE421EA8F529537E8C22AD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0000005A" w14:textId="21A4710E" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="1865"/>
+                  </w:tabs>
+                </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="3701CF28" w14:textId="77777777">
+      <w:tr w:rsidR="006D052D" w14:paraId="3701CF28" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="369F729B" w14:textId="77777777" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>Total cholesterol or serum cholesterol*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0000005C" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="0000005C" w14:textId="1DFC7F46" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MUST be within the last 12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1728101573"/>
+            <w:placeholder>
+              <w:docPart w:val="9656E1ED27164AB4AEC651E69510FEB5"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0000005D" w14:textId="1BD00BF4" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-211728262"/>
+            <w:placeholder>
+              <w:docPart w:val="F2E331AAAF15486DAA37FFAE8944B665"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0000005E" w14:textId="596CCB84" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="5B74F617" w14:textId="77777777">
+      <w:tr w:rsidR="006D052D" w14:paraId="5B74F617" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0000005F" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="1CAFDB12" w14:textId="77777777" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:t>HDL cholesterol*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000060" w14:textId="21741563" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MUST be within the last 12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="157808469"/>
+            <w:placeholder>
+              <w:docPart w:val="27F67907F3714CF981A285CD59DE1B4D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000061" w14:textId="70135A1B" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-550699509"/>
+            <w:placeholder>
+              <w:docPart w:val="CD98CA2CC5BD463C8E7D02C18A62DA0E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000062" w14:textId="24178433" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="3111B1EA" w14:textId="77777777">
+      <w:tr w:rsidR="00DD4F60" w14:paraId="4586EBB7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000063" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="4545CE47" w14:textId="77777777" w:rsidR="00DD4F60" w:rsidRDefault="00DD4F60" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t>LDL cholesterol*</w:t>
+              </w:rPr>
+              <w:t>Non – HDL cholesterol**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00000064" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="21C29733" w14:textId="37B2793E" w:rsidR="005B59C5" w:rsidRPr="00DD4F60" w:rsidRDefault="005B59C5" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MUST be within the last 12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-657456846"/>
+            <w:placeholder>
+              <w:docPart w:val="F666AF97777A4E6A8429EE32B4CCB276"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="412F436A" w14:textId="0B00386B" w:rsidR="00DD4F60" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1911530907"/>
+            <w:placeholder>
+              <w:docPart w:val="45551CD5ADBD4B458D30F66603251DAE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4D3A02B6" w14:textId="10D67A7B" w:rsidR="00DD4F60" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="0EE32485" w14:textId="77777777">
+      <w:tr w:rsidR="006D052D" w14:paraId="3111B1EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000067" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="2E9291C8" w14:textId="77777777" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:t>*</w:t>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>LDL cholesterol*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00000068" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000064" w14:textId="47EF7C59" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DD4F60">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MUST be within the last 12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-987160338"/>
+            <w:placeholder>
+              <w:docPart w:val="7713D75CA6B84B589782494180EDB71D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000065" w14:textId="46E7F566" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1323346807"/>
+            <w:placeholder>
+              <w:docPart w:val="85B662627324448083656A7620EDB07B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000066" w14:textId="2D27C91E" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="3AFCB2DF" w14:textId="77777777">
+      <w:tr w:rsidR="006D052D" w14:paraId="0EE32485" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0000006B" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="25340B2F" w14:textId="77777777" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
                 <w:color w:val="222222"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Thyroid function (TSH)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00000068" w14:textId="589DC890" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Liver function (ALT)</w:t>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>MUST be within the last 12 months</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1082109140"/>
+            <w:placeholder>
+              <w:docPart w:val="ECEE35802B9C4820BE86663193941E00"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000069" w14:textId="51D76327" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1881240663"/>
+            <w:placeholder>
+              <w:docPart w:val="68A3CBFCBD34443BB78CEED9CF9FA276"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0000006A" w14:textId="1BA69642" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="0B66E377" w14:textId="77777777">
+      <w:tr w:rsidR="006D052D" w14:paraId="3AFCB2DF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0000006E" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="0000006B" w14:textId="5E414782" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:bCs/>
+                <w:color w:val="222222"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>QRISK2 Score (%)</w:t>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="222222"/>
+              </w:rPr>
+              <w:t>Liver function (ALT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="473725254"/>
+            <w:placeholder>
+              <w:docPart w:val="0EE351B142784C118D220F9B9BD28A7B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0000006C" w14:textId="60246BB8" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="383068429"/>
+            <w:placeholder>
+              <w:docPart w:val="1AE19BCF896444FC85224B18BACE26C9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0000006D" w14:textId="15F8D752" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="006D052D" w14:paraId="0B66E377" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="4035" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0000006F" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="006B74EF">
+          <w:p w14:paraId="0000006E" w14:textId="6EDB750D" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="006D052D" w:rsidP="006D052D">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DD4F60">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>QRISK2 Score (%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1383289860"/>
+            <w:placeholder>
+              <w:docPart w:val="5333CE5E393D4F869CA454CBB4E9B6CA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1680" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0000006F" w14:textId="3D0B4897" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1108801471"/>
+            <w:placeholder>
+              <w:docPart w:val="2C7586436C034650A5AC7EDB99ACD494"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3300" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="00000070" w14:textId="78C92EC5" w:rsidR="006D052D" w:rsidRPr="00DD4F60" w:rsidRDefault="00653F43" w:rsidP="006D052D">
+                <w:r>
+                  <w:t xml:space="preserve">           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00000071" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="006B74EF">
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18D2F0A9" w14:textId="4122CFB8" w:rsidR="00206675" w:rsidRDefault="00DD4F60" w:rsidP="005772C0">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A55215">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>**Either non-HDL cholesterol or LDL cholesterol needed – not both</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C35A33" w14:textId="77777777" w:rsidR="00C3035D" w:rsidRPr="00206675" w:rsidRDefault="00C3035D" w:rsidP="005772C0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affffff6"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text"/>
         <w:tblW w:w="9052" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9052"/>
+        <w:gridCol w:w="4526"/>
+        <w:gridCol w:w="4526"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B74EF" w14:paraId="0BC11761" w14:textId="77777777" w:rsidTr="7B7F18FE">
+      <w:tr w:rsidR="006B74EF" w14:paraId="0BC11761" w14:textId="77777777" w:rsidTr="009323CD">
         <w:trPr>
-          <w:trHeight w:val="1260"/>
+          <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9052" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2075C834" w14:textId="0002DAEE" w:rsidR="006B74EF" w:rsidRPr="001F1D89" w:rsidRDefault="066A3BEF" w:rsidP="7B7F18FE">
+          <w:p w14:paraId="3E41AF58" w14:textId="77777777" w:rsidR="009323CD" w:rsidRDefault="066A3BEF" w:rsidP="009323CD">
             <w:pPr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001F1D89">
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
-              <w:t xml:space="preserve">I confirm that weight has been validated in clinic * </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>I confirm that weight has been validated in clinic*</w:t>
             </w:r>
             <w:r w:rsidRPr="001F1D89">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Roboto" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="25"/>
+                <w:szCs w:val="25"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00000074" w14:textId="206A9327" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="066A3BEF" w:rsidP="009323CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-[...10 lines deleted...]
-              <w:ind w:left="1080"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...175 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Roboto" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
+              <w:t>Please confirm that the patient's weight has been validated in person (GP practice or pharmacy) within the last 3 months</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009323CD" w14:paraId="38D74C61" w14:textId="77777777" w:rsidTr="009323CD">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269C8A32" w14:textId="2E1E9975" w:rsidR="009323CD" w:rsidRPr="009323CD" w:rsidRDefault="009323CD" w:rsidP="009323CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1220935076"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0558C056" w14:textId="5A76B40F" w:rsidR="009323CD" w:rsidRPr="009323CD" w:rsidRDefault="009323CD" w:rsidP="009323CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="319009551"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4BBCDF9C" w14:textId="77777777" w:rsidR="00684C6A" w:rsidRDefault="00684C6A"/>
-[...14 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="14E295A5" w14:textId="77777777" w:rsidR="005511DC" w:rsidRPr="00A90DE3" w:rsidRDefault="005511DC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affffff7"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="-30" w:tblpY="12"/>
         <w:tblW w:w="9015" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B74EF" w14:paraId="0E8100C5" w14:textId="77777777" w:rsidTr="7B7F18FE">
+      <w:tr w:rsidR="006B74EF" w14:paraId="0E8100C5" w14:textId="77777777" w:rsidTr="009323CD">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA" w:themeFill="background2" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
           </w:tcPr>
           <w:p w14:paraId="00000076" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF" w:rsidP="54A8692E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F8F9FA"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="54A8692E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F8F9FA"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_4"/>
                 <w:id w:val="-411934038"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_5"/>
                 <w:id w:val="1631044443"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_6"/>
                 <w:id w:val="-581750296"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
-            <w:r w:rsidRPr="54A8692E">
+            <w:r w:rsidRPr="009323CD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F8F9FA"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Retinopathy </w:t>
+                <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
+              </w:rPr>
+              <w:t>Retinopathy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="54A8692E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="F8F9FA"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="54A8692E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="54A8692E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="F8F9FA"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B74EF" w14:paraId="060738BF" w14:textId="77777777" w:rsidTr="7B7F18FE">
+      <w:tr w:rsidR="006B74EF" w14:paraId="060738BF" w14:textId="77777777" w:rsidTr="009323CD">
         <w:trPr>
-          <w:trHeight w:val="674"/>
+          <w:trHeight w:val="3822"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="00000078" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000078" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Please attach the last retinopathy screening outcome for patients who have Type 2 diabetes</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009323CD">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">(If last 2 screening results were normal, screening date should be within last 24 months, otherwise less than last 12 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="009323CD">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>months)*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="00000079" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="006B74EF">
+          <w:p w14:paraId="00000079" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="006B74EF">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0000007A" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="19CDFE88" w14:textId="0EAA6E84" w:rsidR="009323CD" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF" w:rsidP="009323CD">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000E30"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009323CD">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">Please confirm one of the following*: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0000007B" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="006B74EF">
+          <w:p w14:paraId="0000007E" w14:textId="2AB716AB" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="005214AB" w:rsidP="009323CD">
             <w:pPr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="160"/>
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="159041174"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009323CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009323CD" w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:color w:val="000E30"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009323CD">
+              <w:rPr>
+                <w:color w:val="000E30"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00142DDF" w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:color w:val="000E30"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patient does not have Type 2 diabetes </w:t>
+            </w:r>
+            <w:r w:rsidR="42B5E432" w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:color w:val="000E30"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0000007C" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="2AF8011E" w14:textId="3EE678DA" w:rsidR="009323CD" w:rsidRDefault="00142DDF" w:rsidP="009323CD">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:b/>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient does not have Type 2 diabetes </w:t>
+              <w:t>OR</w:t>
+            </w:r>
+            <w:r w:rsidR="001F1D89" w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000E30"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0000007D" w14:textId="666670BF" w:rsidR="006B74EF" w:rsidRDefault="42B5E432" w:rsidP="7B7F18FE">
+          <w:p w14:paraId="00000082" w14:textId="2FEB7C01" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="005214AB" w:rsidP="009323CD">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="160"/>
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7B7F18FE">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="245313142"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009323CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009323CD" w:rsidRPr="009323CD">
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="009323CD">
+              <w:rPr>
+                <w:color w:val="000E30"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00142DDF" w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:color w:val="000E30"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patient has Type 2 diabetes </w:t>
+            </w:r>
+            <w:r w:rsidR="00142DDF" w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000E30"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="00142DDF" w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:color w:val="000E30"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>retinopathy screening outcome result is attached</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0000007E" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="006B74EF">
+          <w:p w14:paraId="38BA95B2" w14:textId="77C34C99" w:rsidR="009323CD" w:rsidRDefault="00142DDF" w:rsidP="009323CD">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="160"/>
+              <w:rPr>
+                <w:b/>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000E30"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0000007F" w14:textId="41A75C6A" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000086" w14:textId="21132D73" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="005214AB" w:rsidP="009323CD">
             <w:pPr>
+              <w:spacing w:after="160"/>
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:b/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-770010821"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009323CD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009323CD" w:rsidRPr="009323CD">
+              <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>OR</w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009323CD">
+              <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00142DDF" w:rsidRPr="009323CD">
               <w:rPr>
                 <w:color w:val="000E30"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient has Type 2 diabetes </w:t>
-[...104 lines deleted...]
-              </w:rPr>
               <w:t>Result not available as patient has new diabetes diagnosis (&lt;12months)</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00000088" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="006B74EF">
+    <w:p w14:paraId="73BB3DBF" w14:textId="77777777" w:rsidR="00C3035D" w:rsidRDefault="00C3035D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="3"/>
           <w:szCs w:val="3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000089" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="006B74EF">
+    <w:p w14:paraId="4210AFD0" w14:textId="77777777" w:rsidR="00C3035D" w:rsidRDefault="00C3035D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="3"/>
           <w:szCs w:val="3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sdt>
-[...43 lines deleted...]
-                </w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="affffff9"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="-35" w:tblpY="13"/>
+        <w:tblW w:w="9052" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9052"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006B74EF" w14:paraId="5E18AD2F" w14:textId="77777777" w:rsidTr="009323CD">
+        <w:trPr>
+          <w:trHeight w:val="160"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9052" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000008A" w14:textId="335D21AD" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>6. Past relevant medical history/comorbidities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B74EF" w14:paraId="73B8CDF2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0000008B" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF" w:rsidP="009323CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009323CD">
+              <w:t>NB: Without relevant medical history (particularly hypertension, dyslipidaemia and cardiovascular</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0000008C" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF" w:rsidP="009323CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009323CD">
+              <w:t xml:space="preserve">risk factor history), the patient may not be able to access GLP-1 therapy via the service. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0000008D" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF" w:rsidP="009323CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>●</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>if comorbidities are not covered in the above, please add them here</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E80B49E" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF" w:rsidP="009323CD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009323CD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>*&lt;Insert medical history or attach patient summary&gt; OR &lt;Active problems and significant past&gt;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="941884266"/>
+              <w:placeholder>
+                <w:docPart w:val="31BB603DD7104FC6871B81EA89436460"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0000008E" w14:textId="7ACB0C79" w:rsidR="009323CD" w:rsidRPr="00653F43" w:rsidRDefault="00653F43" w:rsidP="00653F43">
                 <w:r>
-                  <w:rPr>
-[...5 lines deleted...]
-                  <w:t>6. Past relevant medical history/comorbidities</w:t>
+                  <w:t xml:space="preserve">                                                                                                                                                                </w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...102 lines deleted...]
-    </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="0000008F" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="006B74EF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="3"/>
           <w:szCs w:val="3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affffffa"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:topFromText="180" w:bottomFromText="180" w:vertAnchor="text" w:tblpX="-20" w:tblpY="6"/>
         <w:tblW w:w="9045" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9045"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B74EF" w14:paraId="2ED0CC90" w14:textId="77777777">
+      <w:tr w:rsidR="006B74EF" w14:paraId="2ED0CC90" w14:textId="77777777" w:rsidTr="009323CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9045" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="29B997"/>
           </w:tcPr>
-          <w:p w14:paraId="00000090" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000090" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009323CD">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Current medications </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B74EF" w14:paraId="1B4489B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9045" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00000091" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000091" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF" w:rsidP="009323CD">
             <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>*&lt;Insert current medication list or attach patient summary&gt; OR &lt;mix of repeat and acute</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00000092" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+          <w:p w14:paraId="00000092" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF" w:rsidP="009323CD">
             <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>medications&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00000093" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="006B74EF">
-[...18 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1868642324"/>
+              <w:placeholder>
+                <w:docPart w:val="BDBD1748CE2441EB9BC22C9D09569253"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="00000094" w14:textId="7B49C6DC" w:rsidR="006B74EF" w:rsidRPr="00653F43" w:rsidRDefault="00653F43" w:rsidP="00653F43">
+                <w:r>
+                  <w:t xml:space="preserve">                                                                                                                                                                </w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00000095" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="00142DDF">
+    <w:p w14:paraId="00000095" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRPr="009323CD" w:rsidRDefault="00142DDF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1284"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0D0D0D"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009323CD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0D0D0D"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please send the completed referral form via secure NHS mail to </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r>
+        <w:r w:rsidRPr="009323CD">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="1155CC"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ovivauk.t3wm@nhs.net</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="009323CD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0D0D0D"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or submit it via e-RS.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006B74EF">
+    <w:sectPr w:rsidR="006B74EF" w:rsidRPr="009323CD">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="851" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22DD0D53" w14:textId="77777777" w:rsidR="00CF6BDA" w:rsidRDefault="00CF6BDA">
+    <w:p w14:paraId="0C46B214" w14:textId="77777777" w:rsidR="006114EB" w:rsidRDefault="006114EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7691FC46" w14:textId="77777777" w:rsidR="00CF6BDA" w:rsidRDefault="00CF6BDA">
+    <w:p w14:paraId="668DFE32" w14:textId="77777777" w:rsidR="006114EB" w:rsidRDefault="006114EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{2C4DE2B5-011C-445C-89BD-FBAD34D3BA12}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{60EC7DBE-33D3-4401-9A12-389EAFCF975D}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{0C630E7F-EB67-4BBA-8C4E-FA950CC426C6}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{6FBBCEE0-A72D-423D-A159-C154170E5856}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{F7E545FF-1227-435B-8C83-EEE6243C6E18}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{30DAC747-DB38-4D05-BE4D-0F2C0DB9AAF8}"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{2DEEAD8B-7127-4312-811B-9135C8670BC8}"/>
-    <w:embedItalic r:id="rId6" w:fontKey="{7B16368F-2C6A-42CA-BE2A-E31CE35EC3A0}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{FDAD7A1B-4E12-48A1-9A2F-2202FCE8ADFF}"/>
+    <w:embedItalic r:id="rId6" w:fontKey="{0ACF40DD-56B7-421D-80A9-242D4189474C}"/>
   </w:font>
   <w:font w:name="Inter">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedBold r:id="rId7" w:fontKey="{D1DA8F76-1A8E-437E-880D-96B3D6638F83}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{B370AD71-BF1D-4CB8-87DB-97A5CA38A62F}"/>
+    <w:embedBold r:id="rId8" w:fontKey="{E2D1573D-05E0-4FAA-A5EA-ADA049A7543A}"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedBold r:id="rId9" w:subsetted="1" w:fontKey="{E6BF082F-AC6B-4AB4-BE77-3046F0EC91C3}"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId8" w:fontKey="{B0ADAD01-5A1A-4978-9578-CEA8C8E5A8E6}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{D88FDFEF-CC44-4076-97D4-D78D67CFA89B}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{8E9CF274-D919-4311-A8D6-4F74D0C81A38}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{4D23320D-C244-4FBF-8D56-9EB7F17920D2}"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-906381794"/>
+      <w:id w:val="-2016680347"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="642B193A" w14:textId="3A6C3A15" w:rsidR="00684C6A" w:rsidRDefault="00684C6A">
+          <w:p w14:paraId="303CB652" w14:textId="66757A6B" w:rsidR="00553507" w:rsidRDefault="00553507">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6765,86 +5184,89 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="00000099" w14:textId="25A7E500" w:rsidR="006B74EF" w:rsidRPr="00B54CA4" w:rsidRDefault="006B74EF" w:rsidP="00B54CA4">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="00000099" w14:textId="6D667D84" w:rsidR="006B74EF" w:rsidRDefault="006B74EF" w:rsidP="001F1D89">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="D9D9D9"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EF515E4" w14:textId="77777777" w:rsidR="00CF6BDA" w:rsidRDefault="00CF6BDA">
+    <w:p w14:paraId="38B6B804" w14:textId="77777777" w:rsidR="006114EB" w:rsidRDefault="006114EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="232B3B7B" w14:textId="77777777" w:rsidR="00CF6BDA" w:rsidRDefault="00CF6BDA">
+    <w:p w14:paraId="202532E8" w14:textId="77777777" w:rsidR="006114EB" w:rsidRDefault="006114EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00000096" w14:textId="77777777" w:rsidR="006B74EF" w:rsidRDefault="7B7F18FE" w:rsidP="7B7F18FE">
+  <w:p w14:paraId="00000096" w14:textId="143AD652" w:rsidR="006B74EF" w:rsidRDefault="7B7F18FE" w:rsidP="7B7F18FE">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="7B7F18FE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="808080"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>Consultant Led Remote Tier 3 Weight Management</w:t>
     </w:r>
     <w:r w:rsidR="00142DDF">
@@ -6874,208 +5296,197 @@
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect t="3890" b="3890"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="741045" cy="216535"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="00000098" w14:textId="12B06753" w:rsidR="006B74EF" w:rsidRDefault="00142DDF" w:rsidP="006231F6">
+  <w:p w14:paraId="00000098" w14:textId="079AFBE6" w:rsidR="006B74EF" w:rsidRDefault="00142DDF" w:rsidP="00257066">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="808080"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="808080"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t xml:space="preserve">Referral Form </w:t>
     </w:r>
-    <w:r w:rsidR="00B54CA4">
+    <w:r w:rsidR="00C972F4">
       <w:rPr>
         <w:b/>
         <w:color w:val="808080"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t xml:space="preserve">- </w:t>
-[...9 lines deleted...]
-      <w:t>South Yorkshire</w:t>
+      <w:t>– South Yorkshire</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01B36EFC"/>
+    <w:nsid w:val="00FB38AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5A68CEA4"/>
-    <w:lvl w:ilvl="0" w:tplc="276CD8E0">
+    <w:tmpl w:val="7244F598"/>
+    <w:lvl w:ilvl="0" w:tplc="7992591C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:color w:val="auto"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...22 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="072B25BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBD07C82"/>
     <w:lvl w:ilvl="0" w:tplc="9BE88872">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAC86E6A">
@@ -7269,50 +5680,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0983193A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB5E14F6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09985B74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34144C94"/>
     <w:lvl w:ilvl="0" w:tplc="46C445F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="913E8C30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -7381,51 +5905,51 @@
     <w:lvl w:ilvl="7" w:tplc="153013EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C5D40AC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180FD52F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85128A46"/>
     <w:lvl w:ilvl="0" w:tplc="24BEF974">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="822A0ADA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -7494,51 +6018,166 @@
     <w:lvl w:ilvl="7" w:tplc="20665DEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FBB28634">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="196025DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28EC45B0"/>
+    <w:lvl w:ilvl="0" w:tplc="E626C566">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CFF372D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="125CA972"/>
     <w:lvl w:ilvl="0" w:tplc="E72E6CB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B8E4B6A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -7607,51 +6246,163 @@
     <w:lvl w:ilvl="7" w:tplc="E81C18E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="59405AF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24F03383"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="692C29C6"/>
+    <w:lvl w:ilvl="0" w:tplc="352A1DFA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DA131ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -7720,164 +6471,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EFB26E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BA8142C"/>
     <w:lvl w:ilvl="0" w:tplc="3690886C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="17CC6904">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -7946,51 +6584,163 @@
     <w:lvl w:ilvl="7" w:tplc="265C1BD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="30300A9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43554512"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAD8EBDA"/>
+    <w:lvl w:ilvl="0" w:tplc="9D321042">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="501" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1221" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1941" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2661" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3381" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4101" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4821" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5541" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6261" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45CE2262"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -8059,176 +6809,181 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDE175E"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="496562C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DF2A038C"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+    <w:tmpl w:val="F7261100"/>
+    <w:lvl w:ilvl="0" w:tplc="9090498C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D1268EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D0EA4424"/>
-    <w:lvl w:ilvl="0" w:tplc="3690886C">
+    <w:tmpl w:val="A9FA6828"/>
+    <w:lvl w:ilvl="0" w:tplc="7992591C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -8284,51 +7039,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5708476A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B04D138"/>
     <w:lvl w:ilvl="0" w:tplc="DBE8E050">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E37A3AF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -8397,51 +7152,51 @@
     <w:lvl w:ilvl="7" w:tplc="E0DE3B64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E15C41DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5817033A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33465A44"/>
     <w:lvl w:ilvl="0" w:tplc="3AFA1366">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6C989B90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -8510,51 +7265,51 @@
     <w:lvl w:ilvl="7" w:tplc="E3640FCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44B66E34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A6E93D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8FEE246"/>
     <w:lvl w:ilvl="0" w:tplc="55A2C368">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F0DA9DF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -8623,51 +7378,51 @@
     <w:lvl w:ilvl="7" w:tplc="087CE1B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E222D310">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61AC3E02"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -8736,51 +7491,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62B618BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="852A35B2"/>
     <w:lvl w:ilvl="0" w:tplc="64CC7BAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20FCDF76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -8849,166 +7604,51 @@
     <w:lvl w:ilvl="7" w:tplc="3F2CE1F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8D067FBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70877543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1738FEBE"/>
     <w:lvl w:ilvl="0" w:tplc="8250A0BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C1F0A19E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -9078,190 +7718,281 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="46C66FE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1992516014">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1038777070">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1041323214">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="930773173">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="395130755">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1056859390">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="679889674">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="395130755">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="8" w16cid:durableId="1419716562">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1056859390">
+  <w:num w:numId="9" w16cid:durableId="1846556336">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1079907114">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="723793944">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="679889674">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="12" w16cid:durableId="194730964">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="123890388">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1402212165">
+  <w:num w:numId="14" w16cid:durableId="1586377505">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="652639006">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="52239381">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="560405288">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1844735625">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1402212165">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1184052507">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="20" w16cid:durableId="1320957226">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1833566807">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="21" w16cid:durableId="155729914">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B74EF"/>
-    <w:rsid w:val="0000288D"/>
-    <w:rsid w:val="0007709B"/>
+    <w:rsid w:val="00010C28"/>
+    <w:rsid w:val="000344AB"/>
+    <w:rsid w:val="000559CF"/>
     <w:rsid w:val="0008493A"/>
+    <w:rsid w:val="000E2101"/>
+    <w:rsid w:val="000F7298"/>
+    <w:rsid w:val="00106FC7"/>
     <w:rsid w:val="00107562"/>
+    <w:rsid w:val="00131BB1"/>
+    <w:rsid w:val="00136636"/>
     <w:rsid w:val="00142DDF"/>
+    <w:rsid w:val="00164B68"/>
+    <w:rsid w:val="00171910"/>
+    <w:rsid w:val="001B47D1"/>
     <w:rsid w:val="001F1D89"/>
-    <w:rsid w:val="0021504B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003E2AC5"/>
+    <w:rsid w:val="00206675"/>
+    <w:rsid w:val="0021499A"/>
+    <w:rsid w:val="00226FB7"/>
+    <w:rsid w:val="0024121D"/>
+    <w:rsid w:val="00257066"/>
+    <w:rsid w:val="00264246"/>
+    <w:rsid w:val="00277676"/>
+    <w:rsid w:val="00277F07"/>
+    <w:rsid w:val="002A3FE3"/>
+    <w:rsid w:val="002B21CC"/>
+    <w:rsid w:val="002D7CC7"/>
+    <w:rsid w:val="003215CB"/>
+    <w:rsid w:val="00342010"/>
+    <w:rsid w:val="003551F4"/>
     <w:rsid w:val="003E46A7"/>
-    <w:rsid w:val="004018FF"/>
+    <w:rsid w:val="00411504"/>
+    <w:rsid w:val="00444CE4"/>
+    <w:rsid w:val="00467EA8"/>
+    <w:rsid w:val="00484E32"/>
     <w:rsid w:val="004B59FD"/>
-    <w:rsid w:val="004F1318"/>
     <w:rsid w:val="004F3CA6"/>
-    <w:rsid w:val="00500FFE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00684C6A"/>
+    <w:rsid w:val="004F6420"/>
+    <w:rsid w:val="00506F0A"/>
+    <w:rsid w:val="00520183"/>
+    <w:rsid w:val="005214AB"/>
+    <w:rsid w:val="00525EBD"/>
+    <w:rsid w:val="00547EA6"/>
+    <w:rsid w:val="005511DC"/>
+    <w:rsid w:val="005533E9"/>
+    <w:rsid w:val="00553507"/>
+    <w:rsid w:val="005660B2"/>
+    <w:rsid w:val="005772C0"/>
+    <w:rsid w:val="005A027D"/>
+    <w:rsid w:val="005B59C5"/>
+    <w:rsid w:val="005F22AD"/>
+    <w:rsid w:val="00604308"/>
+    <w:rsid w:val="006114EB"/>
+    <w:rsid w:val="00611F20"/>
+    <w:rsid w:val="00652499"/>
+    <w:rsid w:val="00653F43"/>
+    <w:rsid w:val="00676489"/>
+    <w:rsid w:val="00677086"/>
+    <w:rsid w:val="006914B8"/>
+    <w:rsid w:val="006A2D1D"/>
+    <w:rsid w:val="006B2D92"/>
+    <w:rsid w:val="006B576D"/>
     <w:rsid w:val="006B74EF"/>
-    <w:rsid w:val="006F1349"/>
+    <w:rsid w:val="006D052D"/>
+    <w:rsid w:val="006D4B71"/>
+    <w:rsid w:val="006E1EA7"/>
+    <w:rsid w:val="00711D13"/>
     <w:rsid w:val="00732BAB"/>
-    <w:rsid w:val="00766DB6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00826360"/>
+    <w:rsid w:val="00741ECE"/>
+    <w:rsid w:val="00753A39"/>
+    <w:rsid w:val="00764E63"/>
+    <w:rsid w:val="00790B66"/>
+    <w:rsid w:val="007F2065"/>
+    <w:rsid w:val="007F2121"/>
+    <w:rsid w:val="007F73CD"/>
     <w:rsid w:val="008470F0"/>
+    <w:rsid w:val="00870C13"/>
+    <w:rsid w:val="00873311"/>
+    <w:rsid w:val="00885676"/>
+    <w:rsid w:val="008A2512"/>
+    <w:rsid w:val="008C6194"/>
     <w:rsid w:val="008D0855"/>
-    <w:rsid w:val="008F3C45"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009A7E35"/>
+    <w:rsid w:val="00900B82"/>
+    <w:rsid w:val="00907395"/>
+    <w:rsid w:val="00911323"/>
+    <w:rsid w:val="00917DA1"/>
+    <w:rsid w:val="009323CD"/>
+    <w:rsid w:val="00951C13"/>
+    <w:rsid w:val="00977453"/>
+    <w:rsid w:val="00985074"/>
+    <w:rsid w:val="009968D4"/>
+    <w:rsid w:val="009B0C3D"/>
+    <w:rsid w:val="009C1B23"/>
+    <w:rsid w:val="009C74EF"/>
     <w:rsid w:val="00A00055"/>
-    <w:rsid w:val="00A07481"/>
+    <w:rsid w:val="00A03C8C"/>
+    <w:rsid w:val="00A36E76"/>
+    <w:rsid w:val="00A610E3"/>
     <w:rsid w:val="00A758A8"/>
-    <w:rsid w:val="00B02E11"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BA1A07"/>
+    <w:rsid w:val="00A90DE3"/>
+    <w:rsid w:val="00AD1B09"/>
+    <w:rsid w:val="00B01375"/>
+    <w:rsid w:val="00B0491A"/>
+    <w:rsid w:val="00B10C2B"/>
+    <w:rsid w:val="00B67CA9"/>
+    <w:rsid w:val="00BA144E"/>
     <w:rsid w:val="00BC7A76"/>
-    <w:rsid w:val="00BF0AF8"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E82B4A"/>
+    <w:rsid w:val="00BD6A2F"/>
+    <w:rsid w:val="00BF7AD4"/>
+    <w:rsid w:val="00C22DD0"/>
+    <w:rsid w:val="00C3035D"/>
+    <w:rsid w:val="00C334CB"/>
+    <w:rsid w:val="00C70E54"/>
+    <w:rsid w:val="00C972F4"/>
+    <w:rsid w:val="00CB4B74"/>
+    <w:rsid w:val="00CF6495"/>
+    <w:rsid w:val="00D606E5"/>
+    <w:rsid w:val="00D649EC"/>
+    <w:rsid w:val="00D86FDD"/>
+    <w:rsid w:val="00D966C4"/>
+    <w:rsid w:val="00DB432A"/>
+    <w:rsid w:val="00DD4F60"/>
+    <w:rsid w:val="00E12A4D"/>
+    <w:rsid w:val="00E84F72"/>
+    <w:rsid w:val="00EB327C"/>
+    <w:rsid w:val="00EE0F60"/>
+    <w:rsid w:val="00EE3538"/>
+    <w:rsid w:val="00F05AA8"/>
+    <w:rsid w:val="00F14F29"/>
+    <w:rsid w:val="00F15D04"/>
     <w:rsid w:val="00F2407D"/>
-    <w:rsid w:val="00F52336"/>
+    <w:rsid w:val="00F4764C"/>
+    <w:rsid w:val="00F567E3"/>
+    <w:rsid w:val="00F72B03"/>
+    <w:rsid w:val="00F87B90"/>
+    <w:rsid w:val="00FF2592"/>
+    <w:rsid w:val="00FF36E9"/>
+    <w:rsid w:val="00FF410D"/>
     <w:rsid w:val="066A3BEF"/>
     <w:rsid w:val="0FD7565B"/>
     <w:rsid w:val="13AE90D4"/>
     <w:rsid w:val="15014939"/>
     <w:rsid w:val="17C5A9E2"/>
     <w:rsid w:val="1879A615"/>
     <w:rsid w:val="18FEECB4"/>
     <w:rsid w:val="199B0B39"/>
     <w:rsid w:val="19E9D2E2"/>
     <w:rsid w:val="1A73A39F"/>
     <w:rsid w:val="1ACE3F8D"/>
     <w:rsid w:val="1EDE397E"/>
     <w:rsid w:val="2351A68D"/>
     <w:rsid w:val="23C99AE3"/>
     <w:rsid w:val="24035B51"/>
     <w:rsid w:val="26A0A226"/>
     <w:rsid w:val="2885CEBA"/>
     <w:rsid w:val="2CAB8A47"/>
     <w:rsid w:val="2CDFB580"/>
     <w:rsid w:val="2DEAB516"/>
     <w:rsid w:val="2FE73DC4"/>
     <w:rsid w:val="304D34F6"/>
     <w:rsid w:val="318F9208"/>
     <w:rsid w:val="3257BD94"/>
     <w:rsid w:val="37C5F757"/>
@@ -9707,50 +8438,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00C972F4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
@@ -11249,259 +9981,2117 @@
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="affffffa">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="122697142">
-[...24 lines deleted...]
-    </w:div>
     <w:div w:id="400061558">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="451898946">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="612368557">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="632443009">
-      <w:bodyDiv w:val="1"/>
-[...50 lines deleted...]
-    <w:div w:id="1346515263">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1519270291">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1754857992">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1932201398">
-[...37 lines deleted...]
-    </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ovivauk.t3wm@nhs.net" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ovivauk.t3wm@nhs.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1E3795077585424ABAA5A7BB34AD4252"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DD4F1273-53F6-4522-BFF7-4C4C53A06067}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="1E3795077585424ABAA5A7BB34AD4252"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="29709ECD83E64378B2B87745AEC51CA8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C7C4D95F-BFE1-4DB8-B36B-7CA1EABF610E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="29709ECD83E64378B2B87745AEC51CA8"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F1E18332E9164370B8BE4FEE5569809A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0748A222-722D-4B1B-B92C-F37064D955F5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="F1E18332E9164370B8BE4FEE5569809A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8F82DD8EE9F740F5AD3C78A378ED0D0E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{59884F92-B84B-4986-A1DE-559878D11378}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="8F82DD8EE9F740F5AD3C78A378ED0D0E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4A2621B33B6E44DBBBF945CA1C38958C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{062FDF76-6D4C-4E8D-889E-C7FCF23F33F9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="4A2621B33B6E44DBBBF945CA1C38958C"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6E5DA0257749407391225EAF3BB4994E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EBB1905F-5B6F-45D4-9931-BF0BCACCD3D3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="6E5DA0257749407391225EAF3BB4994E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9DD8885E174D43259F058CF8B5C19EE4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B8615FE0-09F1-4922-8502-F9D5A52B258C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="9DD8885E174D43259F058CF8B5C19EE4"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1861045775F34B52B4BB8038D7F48675"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8E081F52-3379-4B5B-B3CC-50B31DA095BB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="1861045775F34B52B4BB8038D7F48675"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4FC7366B2A244A8A86C7EF990AFE1FA4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7BD03EFB-4082-49AB-B6AF-2436A456697C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="4FC7366B2A244A8A86C7EF990AFE1FA4"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="294FAA2EE0F54D3F9CAF03DA8D113575"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3F985A29-D7FD-4D39-BEAD-3282CE771C64}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="294FAA2EE0F54D3F9CAF03DA8D113575"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AB0207CA4F294D74858808B67259C37E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7AF041F2-8D57-41E6-8B35-1FD29B4E967D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="AB0207CA4F294D74858808B67259C37E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="54BFE9E05F374939B57D38C47817D4C3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EE1C96E8-B7D9-4A37-9C16-013B79853A84}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="54BFE9E05F374939B57D38C47817D4C3"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CE66914426394A52AA5FEFAF69FBD4DB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6EE5EA96-1C37-4ED4-B033-8964EB52E810}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="CE66914426394A52AA5FEFAF69FBD4DB"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EF27396A2FA0403B9F0C8DCF054F863E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ABBF0A94-D2B8-42A7-92D0-397F7E20E02E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="EF27396A2FA0403B9F0C8DCF054F863E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7A8B5E0E31A84D3BB9383E0C76D804A3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{74725969-3D82-41F5-A06C-7DC44A45E24D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="7A8B5E0E31A84D3BB9383E0C76D804A3"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2026C75892C24ED58903B0826F8E0CD9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{811D0DF9-6F36-47E6-ADA0-9CF0A4C7DE09}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="2026C75892C24ED58903B0826F8E0CD9"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ACBCC822864D4B119130BB0BDA770BDC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C9F165EC-685E-408D-93C5-ACA7196C595D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="ACBCC822864D4B119130BB0BDA770BDC"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="389F8CF91B19439682C9EE967B2D5B95"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{527E38DB-D8D6-4FED-97A9-00251236E31A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="389F8CF91B19439682C9EE967B2D5B95"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C6DC6361554D423B8B3271D15F0F0D43"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E0077497-3FF0-4850-A253-9C9FE1047871}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="C6DC6361554D423B8B3271D15F0F0D43"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5F8FA41BA9D3489591A190A4D32CE035"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{008AA450-6AF1-4227-9782-717023029419}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="5F8FA41BA9D3489591A190A4D32CE035"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="577E99E688674E769FD122AD48DA39EC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E5B1DE2A-AF70-487E-81C3-6A04C98A2BAC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="577E99E688674E769FD122AD48DA39EC"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9656E1ED27164AB4AEC651E69510FEB5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BB7FED6B-7FA7-4E6E-A641-D0567DC069A0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="9656E1ED27164AB4AEC651E69510FEB5"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="27F67907F3714CF981A285CD59DE1B4D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6EB00C02-9F8C-4C0A-81B8-1220F4202FF9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="27F67907F3714CF981A285CD59DE1B4D"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F666AF97777A4E6A8429EE32B4CCB276"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E565F09E-6806-4ABA-AB5E-BD82A6285F59}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="F666AF97777A4E6A8429EE32B4CCB276"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7713D75CA6B84B589782494180EDB71D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7DEA2154-F994-4EA5-A22F-4F63C4794B10}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="7713D75CA6B84B589782494180EDB71D"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ECEE35802B9C4820BE86663193941E00"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D67375CE-4BF0-4AB0-BBF2-0C3E9E716C81}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="ECEE35802B9C4820BE86663193941E00"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0EE351B142784C118D220F9B9BD28A7B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CCCADAB4-F3C0-43AC-96D4-BC804C9661D7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="0EE351B142784C118D220F9B9BD28A7B"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5333CE5E393D4F869CA454CBB4E9B6CA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A2DBE3C7-A748-4745-9433-D2CA86098525}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="5333CE5E393D4F869CA454CBB4E9B6CA"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4DBC9A9770184342BE1ECFFA0FCDBB2E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{04D11961-28D3-417A-8971-09B7B8E53192}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="4DBC9A9770184342BE1ECFFA0FCDBB2E"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="15FEA30D6EF64FFABA91F09524623C81"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5723D2DC-980E-4433-BA47-0EB50E92A678}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="15FEA30D6EF64FFABA91F09524623C81"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B152F2BFF13C4DAD81F6145075D7EA18"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F54B172E-4F8F-4620-A971-AA89F78B4E95}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="B152F2BFF13C4DAD81F6145075D7EA18"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F0A15321E34F42BDA9D7EF67E76508D5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{027B37BE-FFBF-42AE-8D3C-9DE5D8FCC0CB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="F0A15321E34F42BDA9D7EF67E76508D5"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0E2B7A61A5CF41AE8A4BCBD610B83B49"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{19C69035-8507-408F-8788-DA9EE1EC0FD7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="0E2B7A61A5CF41AE8A4BCBD610B83B49"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AE2941DF78CE421EA8F529537E8C22AD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5E8E9DF7-E710-4320-AD33-722D4053FD28}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="AE2941DF78CE421EA8F529537E8C22AD"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F2E331AAAF15486DAA37FFAE8944B665"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FC17E59F-3F1D-4823-973E-01BA348CF77C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="F2E331AAAF15486DAA37FFAE8944B665"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CD98CA2CC5BD463C8E7D02C18A62DA0E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AFF4D1EB-E7A4-45D8-A5E9-90095E5D7699}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="CD98CA2CC5BD463C8E7D02C18A62DA0E"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="45551CD5ADBD4B458D30F66603251DAE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0E84E1A1-89B0-449A-805E-397D8E54ED28}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="45551CD5ADBD4B458D30F66603251DAE"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="85B662627324448083656A7620EDB07B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{59B45082-0613-4739-9A72-01EF8A691D26}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="85B662627324448083656A7620EDB07B"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="68A3CBFCBD34443BB78CEED9CF9FA276"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EF6FCCA8-A60D-4009-AA50-43F244EB649B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="68A3CBFCBD34443BB78CEED9CF9FA276"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1AE19BCF896444FC85224B18BACE26C9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C78BE195-9246-4E40-9F1E-E306BD14D786}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="1AE19BCF896444FC85224B18BACE26C9"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2C7586436C034650A5AC7EDB99ACD494"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5BB92470-276A-466A-9361-687A38FE80E0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="2C7586436C034650A5AC7EDB99ACD494"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="31BB603DD7104FC6871B81EA89436460"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{688E0DE5-84FB-478F-9A94-023BF859859B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="31BB603DD7104FC6871B81EA89436460"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">                                                                                                                                                                </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BDBD1748CE2441EB9BC22C9D09569253"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F8EA7B14-1753-41E8-9DED-327ABCC39459}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4A34" w:rsidRDefault="00263C51" w:rsidP="00263C51">
+          <w:pPr>
+            <w:pStyle w:val="BDBD1748CE2441EB9BC22C9D09569253"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">                                                                                                                                                                </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Grande">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Inter">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00263C51"/>
+    <w:rsid w:val="00127E32"/>
+    <w:rsid w:val="00173174"/>
+    <w:rsid w:val="0024121D"/>
+    <w:rsid w:val="00263C51"/>
+    <w:rsid w:val="0048077A"/>
+    <w:rsid w:val="005E4A34"/>
+    <w:rsid w:val="007F2121"/>
+    <w:rsid w:val="00870C13"/>
+    <w:rsid w:val="00876CF3"/>
+    <w:rsid w:val="00A36E76"/>
+    <w:rsid w:val="00AD1B09"/>
+    <w:rsid w:val="00B0491A"/>
+    <w:rsid w:val="00B11D3D"/>
+    <w:rsid w:val="00BA144E"/>
+    <w:rsid w:val="00BC7986"/>
+    <w:rsid w:val="00CD164C"/>
+    <w:rsid w:val="00E025AE"/>
+    <w:rsid w:val="00E6740A"/>
+    <w:rsid w:val="00E84F72"/>
+    <w:rsid w:val="00F05AA8"/>
+    <w:rsid w:val="00F4764C"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-GB"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E3795077585424ABAA5A7BB34AD4252">
+    <w:name w:val="1E3795077585424ABAA5A7BB34AD4252"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29709ECD83E64378B2B87745AEC51CA8">
+    <w:name w:val="29709ECD83E64378B2B87745AEC51CA8"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F1E18332E9164370B8BE4FEE5569809A">
+    <w:name w:val="F1E18332E9164370B8BE4FEE5569809A"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F82DD8EE9F740F5AD3C78A378ED0D0E">
+    <w:name w:val="8F82DD8EE9F740F5AD3C78A378ED0D0E"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A2621B33B6E44DBBBF945CA1C38958C">
+    <w:name w:val="4A2621B33B6E44DBBBF945CA1C38958C"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E5DA0257749407391225EAF3BB4994E">
+    <w:name w:val="6E5DA0257749407391225EAF3BB4994E"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9DD8885E174D43259F058CF8B5C19EE4">
+    <w:name w:val="9DD8885E174D43259F058CF8B5C19EE4"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1861045775F34B52B4BB8038D7F48675">
+    <w:name w:val="1861045775F34B52B4BB8038D7F48675"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FC7366B2A244A8A86C7EF990AFE1FA4">
+    <w:name w:val="4FC7366B2A244A8A86C7EF990AFE1FA4"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="294FAA2EE0F54D3F9CAF03DA8D113575">
+    <w:name w:val="294FAA2EE0F54D3F9CAF03DA8D113575"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB0207CA4F294D74858808B67259C37E">
+    <w:name w:val="AB0207CA4F294D74858808B67259C37E"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="54BFE9E05F374939B57D38C47817D4C3">
+    <w:name w:val="54BFE9E05F374939B57D38C47817D4C3"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE66914426394A52AA5FEFAF69FBD4DB">
+    <w:name w:val="CE66914426394A52AA5FEFAF69FBD4DB"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF27396A2FA0403B9F0C8DCF054F863E">
+    <w:name w:val="EF27396A2FA0403B9F0C8DCF054F863E"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A8B5E0E31A84D3BB9383E0C76D804A3">
+    <w:name w:val="7A8B5E0E31A84D3BB9383E0C76D804A3"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2026C75892C24ED58903B0826F8E0CD9">
+    <w:name w:val="2026C75892C24ED58903B0826F8E0CD9"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACBCC822864D4B119130BB0BDA770BDC">
+    <w:name w:val="ACBCC822864D4B119130BB0BDA770BDC"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="389F8CF91B19439682C9EE967B2D5B95">
+    <w:name w:val="389F8CF91B19439682C9EE967B2D5B95"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6DC6361554D423B8B3271D15F0F0D43">
+    <w:name w:val="C6DC6361554D423B8B3271D15F0F0D43"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F8FA41BA9D3489591A190A4D32CE035">
+    <w:name w:val="5F8FA41BA9D3489591A190A4D32CE035"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="577E99E688674E769FD122AD48DA39EC">
+    <w:name w:val="577E99E688674E769FD122AD48DA39EC"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9656E1ED27164AB4AEC651E69510FEB5">
+    <w:name w:val="9656E1ED27164AB4AEC651E69510FEB5"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27F67907F3714CF981A285CD59DE1B4D">
+    <w:name w:val="27F67907F3714CF981A285CD59DE1B4D"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F666AF97777A4E6A8429EE32B4CCB276">
+    <w:name w:val="F666AF97777A4E6A8429EE32B4CCB276"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7713D75CA6B84B589782494180EDB71D">
+    <w:name w:val="7713D75CA6B84B589782494180EDB71D"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECEE35802B9C4820BE86663193941E00">
+    <w:name w:val="ECEE35802B9C4820BE86663193941E00"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0EE351B142784C118D220F9B9BD28A7B">
+    <w:name w:val="0EE351B142784C118D220F9B9BD28A7B"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5333CE5E393D4F869CA454CBB4E9B6CA">
+    <w:name w:val="5333CE5E393D4F869CA454CBB4E9B6CA"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DBC9A9770184342BE1ECFFA0FCDBB2E">
+    <w:name w:val="4DBC9A9770184342BE1ECFFA0FCDBB2E"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15FEA30D6EF64FFABA91F09524623C81">
+    <w:name w:val="15FEA30D6EF64FFABA91F09524623C81"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B152F2BFF13C4DAD81F6145075D7EA18">
+    <w:name w:val="B152F2BFF13C4DAD81F6145075D7EA18"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0A15321E34F42BDA9D7EF67E76508D5">
+    <w:name w:val="F0A15321E34F42BDA9D7EF67E76508D5"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E2B7A61A5CF41AE8A4BCBD610B83B49">
+    <w:name w:val="0E2B7A61A5CF41AE8A4BCBD610B83B49"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE2941DF78CE421EA8F529537E8C22AD">
+    <w:name w:val="AE2941DF78CE421EA8F529537E8C22AD"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2E331AAAF15486DAA37FFAE8944B665">
+    <w:name w:val="F2E331AAAF15486DAA37FFAE8944B665"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD98CA2CC5BD463C8E7D02C18A62DA0E">
+    <w:name w:val="CD98CA2CC5BD463C8E7D02C18A62DA0E"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45551CD5ADBD4B458D30F66603251DAE">
+    <w:name w:val="45551CD5ADBD4B458D30F66603251DAE"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85B662627324448083656A7620EDB07B">
+    <w:name w:val="85B662627324448083656A7620EDB07B"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68A3CBFCBD34443BB78CEED9CF9FA276">
+    <w:name w:val="68A3CBFCBD34443BB78CEED9CF9FA276"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AE19BCF896444FC85224B18BACE26C9">
+    <w:name w:val="1AE19BCF896444FC85224B18BACE26C9"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C7586436C034650A5AC7EDB99ACD494">
+    <w:name w:val="2C7586436C034650A5AC7EDB99ACD494"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31BB603DD7104FC6871B81EA89436460">
+    <w:name w:val="31BB603DD7104FC6871B81EA89436460"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDBD1748CE2441EB9BC22C9D09569253">
+    <w:name w:val="BDBD1748CE2441EB9BC22C9D09569253"/>
+    <w:rsid w:val="00263C51"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11778,52 +12368,67 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjY8x/UngdtaBB4wvxWfL21frgOOw==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCbGFqR09KbxAIGgtBQUFCbGFqR09KbxonCgExEiIKIAgEKhwKC0FBQUJsYWpHT0pvEAgaC0FBQUJsalQ5VWRRGh8KATISGgoYCAlSFAoSdGFibGUuMTBnemd2bnUyc3ZrGh8KATMSGgoYCAlSFAoSdGFibGUuY2ZidXhqaXY5YjBlGicKATQSIgogCAQqHAoLQUFBQmxqVDlVZFkQCBoLQUFBQmxqVDlVZFkaJwoBNRIiCiAIBCocCgtBQUFCbGpUOVVkWRAIGgtBQUFCbGpUOVVlTRonCgE2EiIKIAgEKhwKC0FBQUJsalQ5VWRZEAgaC0FBQUJsalQ5VWVjGh8KATcSGgoYCAlSFAoSdGFibGUuZWZwd3Qzemk5NnJyIpQLCgtBQUFCbGFqR09KbxLiCgoLQUFBQmxhakdPSm8SC0FBQUJsYWpHT0pvGpIBCgl0ZXh0L2h0bWwShAFBc3N1bWUgdGhpcyBpcyB0aGUgbGlzdCBvZiBxdWFsaWZ5aW5nIGNvbW9yYmlkaXRpZXMgcHJvdmlkZWQgYnkgQk9CPyBPciBhcmUgd2UgYWJsZSB0byBhY2NlcHQgb3RoZXIgY3JpdGVyaWEgdG9vIChBcyBwZXIgc2VjdGlvbiA2KT8ikwEKCnRleHQvcGxhaW4ShAFBc3N1bWUgdGhpcyBpcyB0aGUgbGlzdCBvZiBxdWFsaWZ5aW5nIGNvbW9yYmlkaXRpZXMgcHJvdmlkZWQgYnkgQk9CPyBPciBhcmUgd2UgYWJsZSB0byBhY2NlcHQgb3RoZXIgY3JpdGVyaWEgdG9vIChBcyBwZXIgc2VjdGlvbiA2KT8qGyIVMTA4NjM0NTM1MDEyMDI0ODYwODkzKAA4ADCHxte09TI4uI7o9fUyQr8ECgtBQUFCbGpUOVVkURILQUFBQmxhakdPSm8anwEKCXRleHQvaHRtbBKRAVllcywgdGhpcyBpcyB0aGUgbGlzdCBzcGVjaWZpZWQgZm9yIEJPQi4gU28gbG9uZyBhcyB0aGUgR1AgaGFzIHRpY2tlZCB0aGUgYm94IHRvIGNvbmZpcm0gZWxpZ2liaWxpdHnCoHdlIHdpbGwgcHJvY2VlZCAoYWZ0ZXIgY3Jvc3MtY2hlY2tpbmcgQk1JKS4ioAEKCnRleHQvcGxhaW4SkQFZZXMsIHRoaXMgaXMgdGhlIGxpc3Qgc3BlY2lmaWVkIGZvciBCT0IuIFNvIGxvbmcgYXMgdGhlIEdQIGhhcyB0aWNrZWQgdGhlIGJveCB0byBjb25maXJtIGVsaWdpYmlsaXR5wqB3ZSB3aWxsIHByb2NlZWQgKGFmdGVyIGNyb3NzLWNoZWNraW5nIEJNSSkuKhsiFTExODQxMzY2MTgxMDcxNTAwMzkzNigAOAAwuI7o9fUyOLiO6PX1MloMa2FzNjl3aWRjczl0cgIgAHgAmgEGCAAQABgAqgGUARKRAVllcywgdGhpcyBpcyB0aGUgbGlzdCBzcGVjaWZpZWQgZm9yIEJPQi4gU28gbG9uZyBhcyB0aGUgR1AgaGFzIHRpY2tlZCB0aGUgYm94IHRvIGNvbmZpcm0gZWxpZ2liaWxpdHnCoHdlIHdpbGwgcHJvY2VlZCAoYWZ0ZXIgY3Jvc3MtY2hlY2tpbmcgQk1JKS5K/wEKCnRleHQvcGxhaW4S8AFUeXBlIDIgZGlhYmV0ZXMKSHlwZXJ0ZW5zaW9uCkJlbmlnbiBpbnRyYWNyYW5pYWwgaHlwZXJ0ZW5zaW9uCk5vbi1hbGNvaG9saWMgZmF0dHkgbGl2ZXIgZGlzZWFzZQpDYXJkaW92YXNjdWxhciBkaXNlYXNlCkR5c2xpcGlkYWVtaWEKU2xlZXAgYXBub2VhCk5vbi1kaWFiZXRpYyBoeXBlcmdseWNhZW1pYSAoZGVmaW5lZCBhcyBhIGhhZW1vZ2xvYmluIEExYyBsZXZlbCBvZiA0MiBtbW9sL21vbCB0byA0NyBtbW9sL21vbClaDDZudjQzNmVldGFmcHICIAB4AJoBBggAEAAYAKoBhwEShAFBc3N1bWUgdGhpcyBpcyB0aGUgbGlzdCBvZiBxdWFsaWZ5aW5nIGNvbW9yYmlkaXRpZXMgcHJvdmlkZWQgYnkgQk9CPyBPciBhcmUgd2UgYWJsZSB0byBhY2NlcHQgb3RoZXIgY3JpdGVyaWEgdG9vIChBcyBwZXIgc2VjdGlvbiA2KT+wAQC4AQAYh8bXtPUyILiO6PX1MjAAQhBraXgub3o3bHc5bDZ0YWlzIpIQCgtBQUFCbGpUOVVkWRLiDwoLQUFBQmxqVDlVZFkSC0FBQUJsalQ5VWRZGqgDCgl0ZXh0L2h0bWwSmgNAPGEgaHJlZj0ibWFpbHRvOml2YW4udmFzaW5Ab3ZpdmEuY29tIiB0YXJnZXQ9Il9ibGFuayI+aXZhbi52YXNpbkBvdml2YS5jb208L2E+IGZpbmFsIHdvcmRpbmcgY2hhbmdlcyAvIG9yZGVyIGNoYW5nZXMgbm93IGNvbXBsZXRlZMKgaGVyZSEgU2hhaW5lIGhlbHBmdWxseSBwb2ludGVkIG91dCB0aGF0IG9mdGVuIHdoZW4gdGhpcyBpcyBjb252ZXJ0ZWTCoHRvIGEgd29yZCBkb2N1bWVudCBpdCBjYW4gYmUgZGlmZmljdWx0wqBmb3IgR1BzIHRvIHRpY2sgdGhlIGJveC4gSXMgdGhpcyBzb21ldGhpbmfCoHdlIGNvdWxkIGxvb2sgYXQgdG8gZW5zdXJlIGZvcm1hdHRpbmcgaXMgdXNlciBmcmllbmRseSBhcyBwb3NzaWJsZT8gV2lsbCBhbHNvIGhlbHAgdG8gYXZvaWQgR1BzIG1hcmtpbmcgb3V0c2lkZSBvZiB0aGUgYm94PyLvAgoKdGV4dC9wbGFpbhLgAkBpdmFuLnZhc2luQG92aXZhLmNvbSBmaW5hbCB3b3JkaW5nIGNoYW5nZXMgLyBvcmRlciBjaGFuZ2VzIG5vdyBjb21wbGV0ZWTCoGhlcmUhIFNoYWluZSBoZWxwZnVsbHkgcG9pbnRlZCBvdXQgdGhhdCBvZnRlbiB3aGVuIHRoaXMgaXMgY29udmVydGVkwqB0byBhIHdvcmQgZG9jdW1lbnQgaXQgY2FuIGJlIGRpZmZpY3VsdMKgZm9yIEdQcyB0byB0aWNrIHRoZSBib3guIElzIHRoaXMgc29tZXRoaW5nwqB3ZSBjb3VsZCBsb29rIGF0IHRvIGVuc3VyZSBmb3JtYXR0aW5nIGlzIHVzZXIgZnJpZW5kbHkgYXMgcG9zc2libGU/IFdpbGwgYWxzbyBoZWxwIHRvIGF2b2lkIEdQcyBtYXJraW5nIG91dHNpZGUgb2YgdGhlIGJveD8qGyIVMTE4NDEzNjYxODEwNzE1MDAzOTM2KAA4ADDKoez19TI4uLu59vUyQsIBCgtBQUFCbGpUOVVlTRILQUFBQmxqVDlVZFkaIQoJdGV4dC9odG1sEhRsZXQgbWUgdHJ5IHNvbWV0aGluZyIiCgp0ZXh0L3BsYWluEhRsZXQgbWUgdHJ5IHNvbWV0aGluZyobIhUxMTQzODU5NTUxMDQzOTY5NjQ3ODYoADgAMN7/sPb1Mjje/7D29TJaDDQ4YmlzMHBidWh1enICIAB4AJoBBggAEAAYAKoBFhIUbGV0IG1lIHRyeSBzb21ldGhpbmdCvgMKC0FBQUJsalQ5VWVjEgtBQUFCbGpUOVVkWRp1Cgl0ZXh0L2h0bWwSaEkgdXNlZCByZWd1bGFyIGNoZWNrYm94ZXMgaGVyZSwgY2FuIHlvdSBjaGVjayB3aGV0aGVyIGl0IHdvcmtzIHdpdGggV29yZD8gaSBkb250IGhhdmUgYSB3aW5kb3dzIGNvbXB1dGVyInYKCnRleHQvcGxhaW4SaEkgdXNlZCByZWd1bGFyIGNoZWNrYm94ZXMgaGVyZSwgY2FuIHlvdSBjaGVjayB3aGV0aGVyIGl0IHdvcmtzIHdpdGggV29yZD8gaSBkb250IGhhdmUgYSB3aW5kb3dzIGNvbXB1dGVyKhsiFTExNDM4NTk1NTEwNDM5Njk2NDc4NigAOAAwuLu59vUyOLi7ufb1MloMdnF5b3VuYmUzeHZqcgIgAHgAmgEGCAAQABgAqgFqEmhJIHVzZWQgcmVndWxhciBjaGVja2JveGVzIGhlcmUsIGNhbiB5b3UgY2hlY2sgd2hldGhlciBpdCB3b3JrcyB3aXRoIFdvcmQ/IGkgZG9udCBoYXZlIGEgd2luZG93cyBjb21wdXRlckoZCgp0ZXh0L3BsYWluEgtSZXRpbm9wYXRoeVAEWgs3enFvazQyaGl1bnICIAB4AJIBHQobIhUxMTQzODU5NTUxMDQzOTY5NjQ3ODYoADgAmgEGCAAQABgAqgGdAxKaA0A8YSBocmVmPSJtYWlsdG86aXZhbi52YXNpbkBvdml2YS5jb20iIHRhcmdldD0iX2JsYW5rIj5pdmFuLnZhc2luQG92aXZhLmNvbTwvYT4gZmluYWwgd29yZGluZyBjaGFuZ2VzIC8gb3JkZXIgY2hhbmdlcyBub3cgY29tcGxldGVkwqBoZXJlISBTaGFpbmUgaGVscGZ1bGx5IHBvaW50ZWQgb3V0IHRoYXQgb2Z0ZW4gd2hlbiB0aGlzIGlzIGNvbnZlcnRlZMKgdG8gYSB3b3JkIGRvY3VtZW50IGl0IGNhbiBiZSBkaWZmaWN1bHTCoGZvciBHUHMgdG8gdGljayB0aGUgYm94LiBJcyB0aGlzIHNvbWV0aGluZ8Kgd2UgY291bGQgbG9vayBhdCB0byBlbnN1cmUgZm9ybWF0dGluZyBpcyB1c2VyIGZyaWVuZGx5IGFzIHBvc3NpYmxlPyBXaWxsIGFsc28gaGVscCB0byBhdm9pZCBHUHMgbWFya2luZyBvdXRzaWRlIG9mIHRoZSBib3g/GMqh7PX1MiC4u7n29TJCEGtpeC52cWc3NHF3dDhyNTk4AGolChRzdWdnZXN0LnU2aGZsaDdra3dwYRINSGFycmlldCBJbXJpZWolChRzdWdnZXN0LjRoNjFmdThnNGM0ZRINSGFycmlldCBJbXJpZWolChRzdWdnZXN0LjZ4dTJscHdrOW9haxINVmljdG9yaWEgV29vZGomChRzdWdnZXN0LjVuaDh2dXdldzlqeRIOTWFyY29zIFBlcmVpcmFqJQoUc3VnZ2VzdC5kZHplZXp5anF2dW4SDVZpY3RvcmlhIFdvb2RqJQoUc3VnZ2VzdC5hcDAxanM5eGgydmYSDUhhcnJpZXQgSW1yaWVyITFLZ1BCcHh5cjNfYVBBalVpUW1la0NMakxicHk1SFd4bg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9368</Characters>
+  <Pages>4</Pages>
+  <Words>1088</Words>
+  <Characters>6208</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10990</CharactersWithSpaces>
+  <CharactersWithSpaces>7282</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Oliver Brady</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>