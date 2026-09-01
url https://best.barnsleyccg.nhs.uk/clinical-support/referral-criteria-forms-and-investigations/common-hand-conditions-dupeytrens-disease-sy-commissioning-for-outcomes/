--- v0 (2026-07-22)
+++ v1 (2026-09-01)
@@ -1,10004 +1,6582 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3743DA33" w14:textId="77777777" w:rsidR="00107CD9" w:rsidRPr="00107CD9" w:rsidRDefault="00107CD9" w:rsidP="00107CD9">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4780"/>
+        <w:gridCol w:w="5676"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BD028E" w14:paraId="21E5918C" w14:textId="77777777" w:rsidTr="00E71161">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2286" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="716F0AA8" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text100"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="25"/>
+                    <w:format w:val="UPPERCASE"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF8C68B" w14:textId="54C024D6" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Referral Date: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="69C15C27" w14:textId="77777777" w:rsidTr="00E71161">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2286" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0D7389" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specialty: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Orthopaedics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2714" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42163A24" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Sub Specialty</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>if appropriate)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="25"/>
+                    <w:format w:val="UPPERCASE"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="2AF19FFD" w14:textId="77777777" w:rsidTr="00E71161">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39F945A5" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provider Booking Department </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Insert provider organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text100"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="25"/>
+                    <w:format w:val="UPPERCASE"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1293669C" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00BD028E">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="411698B0" w14:textId="77777777" w:rsidR="00107CD9" w:rsidRPr="00107CD9" w:rsidRDefault="00107CD9" w:rsidP="00107CD9">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2547"/>
+        <w:gridCol w:w="2593"/>
+        <w:gridCol w:w="2215"/>
+        <w:gridCol w:w="3101"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BD028E" w14:paraId="7DB2765C" w14:textId="77777777" w:rsidTr="00884118">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2458" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD41CE7" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:left="34" w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Patient Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2542" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5365A687" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>GP Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="62300C4F" w14:textId="77777777" w:rsidTr="00884118">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4273A826" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Forename:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A06960A" w14:textId="6A51FEFB" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19B6EE7A" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Referring GP:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E786EE" w14:textId="3F62C447" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="03BA90BA" w14:textId="77777777" w:rsidTr="00884118">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68552736" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Surname:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CE2DC4" w14:textId="66AFC9D5" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71BE884C" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Usual GP:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="357FD27B" w14:textId="4B10A1D2" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="7DC4339F" w14:textId="77777777" w:rsidTr="00884118">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="274EF375" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Date of Birth:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADE98B6" w14:textId="00DEEABE" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68954359" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Practice:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="282DBD4E" w14:textId="0D7F7C93" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="37D65D25" w14:textId="77777777" w:rsidTr="00884118">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFD563E" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>NHS No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E26F8E" w14:textId="02E01FE4" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70DE44C5" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A011D86" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="03784812" w14:textId="77777777" w:rsidTr="00884118">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35C02883" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Gender:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DEFBCA" w14:textId="6B342F64" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="306E31D3" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7A4366" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="7A6E0D18" w14:textId="77777777" w:rsidTr="00884118">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38718DDE" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Ethnicity:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="775C4161" w14:textId="4C0AF231" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29452E3C" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0B8159" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="5001CDCC" w14:textId="77777777" w:rsidTr="00884118">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF942C9" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hosp No </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(if known)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="7783F69A" w14:textId="5AFA31D1" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C986D34" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA23617" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="64424388" w14:textId="77777777" w:rsidTr="00884118">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7040E2D9" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="044B9393" w14:textId="4B560DF8" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="626921E0" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76458668" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="5E253B3B" w14:textId="77777777" w:rsidTr="00884118">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D25AD11" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="096D5E43" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43C5F832" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Telephone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCF776C" w14:textId="6EDACBE5" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="1CA117A3" w14:textId="77777777" w:rsidTr="00884118">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="555E2DD5" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="191137B2" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4492700B" w14:textId="7C5CC0D7" w:rsidR="00BD028E" w:rsidRDefault="00884118" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD028E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E141AB" w14:textId="5ACD0EBE" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="24B40CB0" w14:textId="77777777" w:rsidTr="00884118">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B148BDF" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E46EB0B" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1059" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51B3B061" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Practice code:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="75825998" w14:textId="07BB8749" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="7A96C904" w14:textId="77777777" w:rsidTr="00884118">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A578824" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Home Tel No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3782" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0E9C80" w14:textId="4041C373" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="2C477B07" w14:textId="77777777" w:rsidTr="00884118">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05AA9BAA" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Work Tel No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3782" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2269F3" w14:textId="35F3FB01" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w14:paraId="7A376D6D" w14:textId="77777777" w:rsidTr="00884118">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1218" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4776D0" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Mobile Tel No:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3782" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A5D70A" w14:textId="6BF1223D" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B6DE3C9" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00BD028E"/>
+    <w:p w14:paraId="01C87329" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00BD028E">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00586422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Common Hand Conditions – Dupuytren’s Disease</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1AEC80B1" w14:textId="77777777" w:rsidR="00107CD9" w:rsidRPr="00107CD9" w:rsidRDefault="00107CD9" w:rsidP="00107CD9">
+    <w:p w14:paraId="01F696E8" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00BD028E"/>
+    <w:p w14:paraId="6C07FFCC" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00BD028E">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:before="153" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AC4B80">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Instructions for use:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7E11B73A" w14:textId="77777777" w:rsidR="00107CD9" w:rsidRPr="00107CD9" w:rsidRDefault="00107CD9" w:rsidP="00107CD9">
+    <w:p w14:paraId="09ED2AD2" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00BD028E">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:left="7279"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00107CD9">
+      <w:r w:rsidRPr="00AC4B80">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:color="000000"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...1168 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Please refer to policy for full details. Primary Care clinicians need to complete the checklist and submit with referral via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00107CD9">
+      <w:r w:rsidRPr="00AC4B80">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:color="000000"/>
         </w:rPr>
         <w:t>eRS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00107CD9">
+      <w:r w:rsidRPr="00AC4B80">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9073E8" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00BD028E">
+      <w:r w:rsidRPr="00AC4B80">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Secondary Care complete the checklist and file for future compliance audit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BB7F45" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00BD028E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0E5ACD" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00BD028E">
+      <w:r w:rsidRPr="00586422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>The SY ICB will only fund correction of Dupuytren’s disease when the following criteria are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00586422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00107CD9">
+      <w:r w:rsidRPr="00586422">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...48 lines deleted...]
-          <w14:ligatures w14:val="none"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>met:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F99701F" w14:textId="77777777" w:rsidR="00107CD9" w:rsidRPr="00107CD9" w:rsidRDefault="00107CD9" w:rsidP="00107CD9">
+    <w:p w14:paraId="77BE310D" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00BD028E"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="110" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8570"/>
+        <w:gridCol w:w="970"/>
+        <w:gridCol w:w="916"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BD028E" w:rsidRPr="00586422" w14:paraId="10996CED" w14:textId="77777777" w:rsidTr="00E71161">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4098" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="566CC3F8" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E84374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>In ordinary circumstances*, referral should not be considered unless the patient meets one of the following criteria.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="902" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25A6F1DD" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:r w:rsidRPr="00E84374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Delete as appropriate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w:rsidRPr="00586422" w14:paraId="494A21A3" w14:textId="77777777" w:rsidTr="00E71161">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4098" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68F47811" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:r w:rsidRPr="00E84374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">** 30 degrees or more fixed flexion at the metacarpophalangeal (MCPJ) joint </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E84374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05AF1852" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Check6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E84374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2944A3BC" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Check7"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w:rsidRPr="00586422" w14:paraId="51D48CDA" w14:textId="77777777" w:rsidTr="00E71161">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4098" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BF948DA" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:r w:rsidRPr="00E84374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">** 20 degrees or more fixed flexion at the proximal interphalangeal (PIPJ) joint </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E84374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="656C967B" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E84374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11D5CADF" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD028E" w:rsidRPr="00586422" w14:paraId="3A4E4FA2" w14:textId="77777777" w:rsidTr="00E71161">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4098" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="622C57BE" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:r w:rsidRPr="00E84374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Severe thumb contractures which interfere with function</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="464" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2EF7FA" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E84374">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="438" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56EC177F" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00E71161">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6951D44A" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00BD028E"/>
+    <w:p w14:paraId="0349FDF1" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRPr="00586422" w:rsidRDefault="00BD028E" w:rsidP="00BD028E">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:before="22" w:after="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00586422">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:kern w:val="0"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* If clinician considers need for referral/treatment on clinical grounds outside of these criteria, please refer to the Individual funding request policy for further information. If patient meets the above </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00586422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00586422">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then prior approval is not required. ** Inability to flatten fingers or palm on table</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489FBEF9" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E" w:rsidP="00BD028E"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10436"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00884118" w:rsidRPr="00884118" w14:paraId="7EF5444C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0287B7FD" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Dear Colleague,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BAA16F7" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="373FC219" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Thank you for kindly seeing this patient.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="240604B0" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15EE91FB" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Presenting Complaint</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C630CF1" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text109"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EF473AE" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0306DD6A" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Relevant Clinical Findings</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3968E115" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text110"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="078FB79B" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F8358AD" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Action to be Taken</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CEDB47F" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text111"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26324933" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="722EF3EE" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>I have attached my recent consultation herewith which is also self-explanatory. I will appreciate your assessment and advice.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E50D977" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EB36234" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Many thanks.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52CB32AA" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5863926D" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="center" w:pos="4513"/>
+                <w:tab w:val="right" w:pos="9026"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="RBV4dcydcarjkyTH1Bza"/>
+                  <w:enabled w:val="0"/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="RBV4dcydcarjkyTH1Bza"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Referring User</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="224A1C9C" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00884118" w:rsidRPr="00884118" w14:paraId="0604A989" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10385009" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Interpreter required?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Check4"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Yes/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Check5"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B63280F" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:ind w:right="142"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>If yes, please state which language:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text100"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="25"/>
+                    <w:format w:val="UPPERCASE"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7BE89753" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250251F3" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00884118">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>CLINICAL INFORMATION merged from computer record:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5228"/>
+        <w:gridCol w:w="5228"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00884118" w:rsidRPr="00884118" w14:paraId="4A9AC81C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="650EA86C" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Height:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="TIoocEL58t3xlI2ekFuk"/>
+                  <w:enabled w:val="0"/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="TIoocEL58t3xlI2ekFuk"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Single Code Entry: Standing height</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E602C92" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1736"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Latest Weight:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="TtZj26iBlXbRfv8dcv5a"/>
+                  <w:enabled w:val="0"/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="TtZj26iBlXbRfv8dcv5a"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Single Code Entry: Body weight</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884118" w:rsidRPr="00884118" w14:paraId="565C0E85" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFBC9BE" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>BMI:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="TtgJxPhfLitQ6c7bPShe"/>
+                  <w:enabled w:val="0"/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="TtgJxPhfLitQ6c7bPShe"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Single Code Entry: Body mass index</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C774343" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1736"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Alcohol:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="TEcFNPZCTKbKlm5KtOea"/>
+                  <w:enabled w:val="0"/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="TEcFNPZCTKbKlm5KtOea"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Alcohol Consumption</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884118" w:rsidRPr="00884118" w14:paraId="1BBAB955" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24A5F277" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Latest BP:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="TJK1Dp6LGJZH7lnF1Q7d"/>
+                  <w:enabled w:val="0"/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="TJK1Dp6LGJZH7lnF1Q7d"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Single Code Entry: O/E - blood pressure reading</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D537329" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Last 4 BP Readings:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55759AA6" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="TNN8ropEyzBsLVhT7dq7"/>
+                  <w:enabled w:val="0"/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="TNN8ropEyzBsLVhT7dq7"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Blood Pressure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884118" w:rsidRPr="00884118" w14:paraId="1A45A403" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6564C25A" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Smoking Status:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="TuZzUkeHDIaBSGYwtsZc"/>
+                  <w:enabled w:val="0"/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="TuZzUkeHDIaBSGYwtsZc"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Smoking</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6580D3AE" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00884118" w:rsidRPr="00884118" w14:paraId="16690332" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB1CCD8" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1985"/>
+              </w:tabs>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family history: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="TJcll7Y3HZD9fIqeyOKt"/>
+                  <w:enabled w:val="0"/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="TJcll7Y3HZD9fIqeyOKt"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Family History</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0C7ECB" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55AC59A6" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="682" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-[...3 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00884118" w:rsidRPr="00884118" w14:paraId="7541112B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF80FE4" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Medical History</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A868ED1" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Current Active Problems:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1721E4D6" w14:textId="0B42C550" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A54916E" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Significant Past Problems:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="695BD877" w14:textId="3150FE91" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="038C2D38" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Latest 5 Consultations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33AF649B" w14:textId="51E3F594" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AB36F0A" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Medication:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B7BF95" w14:textId="67D42D8A" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="243D6EA7" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Allergies:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63CAC6FF" w14:textId="664107C6" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5C3C8FC3" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A641079" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8056"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00107CD9" w:rsidRPr="00107CD9" w14:paraId="72FD099D" w14:textId="77777777" w:rsidTr="00466CDC">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00884118" w:rsidRPr="00884118" w14:paraId="442572CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8056" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6F1F36" w14:textId="77777777" w:rsidR="00107CD9" w:rsidRPr="00107CD9" w:rsidRDefault="00107CD9" w:rsidP="00107CD9">
-[...943 lines deleted...]
-              <w:t>No</w:t>
+          <w:p w14:paraId="0BD8A343" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>LABORATORY RESULTS (Latest result within last year unless stated)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10FC08C0" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Lipids</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FE86533" w14:textId="186B44F4" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017F18E4" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03EAA19F" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Glucose/HbA1c</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B470C7B" w14:textId="6388F6A7" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB6A71A" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D3577EC" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Liver Function Tests</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77466CA7" w14:textId="6C3FB829" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C32D4A" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51AD5C01" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Renal/Prostate Function</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02AF7054" w14:textId="752A20F8" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F74F174" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="645FA5B0" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Haematology</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44644AC5" w14:textId="4A854162" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56954EBE" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38FAAD6F" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Thyroid Function</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03DC5012" w14:textId="63AEF8A2" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35F886BA" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A554C4A" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Urinalysis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="555C67A2" w14:textId="7AB09772" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="550086E5" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1043DF41" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:outlineLvl w:val="5"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Peak Flow</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D86ED9" w14:textId="47E36BEF" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08213115" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C64B995" w14:textId="77777777" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Histology/ECG/Radiology (Last 2 years)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F3089DB" w14:textId="7067598D" w:rsidR="00884118" w:rsidRPr="00884118" w:rsidRDefault="00884118" w:rsidP="00884118">
+            <w:pPr>
+              <w:spacing w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00884118">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43AF4526" w14:textId="77777777" w:rsidR="00107CD9" w:rsidRPr="00107CD9" w:rsidRDefault="00107CD9" w:rsidP="00107CD9">
-[...606 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="62BF80F9" w14:textId="77777777" w:rsidR="00D36DCA" w:rsidRDefault="00D36DCA"/>
+    <w:sectPr w:rsidR="00D36DCA" w:rsidSect="00BD028E">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37387447" w14:textId="77777777" w:rsidR="006E2F4A" w:rsidRDefault="006E2F4A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="674F293D" w14:textId="77777777" w:rsidR="00313516" w:rsidRDefault="00313516">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BAC2387" w14:textId="77777777" w:rsidR="006E2F4A" w:rsidRDefault="006E2F4A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="605A63ED" w14:textId="77777777" w:rsidR="00313516" w:rsidRDefault="00313516">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="377E3DBE" w14:textId="77777777" w:rsidR="00CA025D" w:rsidRDefault="00CA025D">
+  <w:p w14:paraId="3EA5A387" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E13198B" w14:textId="70665362" w:rsidR="00BD028E" w:rsidRDefault="00BD028E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62A648EA" wp14:editId="20481CD1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76F91E7A" wp14:editId="50733FE0">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>0</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-434975</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>10314099</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>171450</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7559040" cy="372186"/>
-[...2 lines deleted...]
-          <wp:docPr id="447956817" name="Image 47"/>
+          <wp:extent cx="6645910" cy="375920"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="5080"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1208537261" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="47" name="Image 47"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 334896"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7559040" cy="372186"/>
+                    <a:ext cx="6645910" cy="375920"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...92 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CD5F4FB" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57111272" w14:textId="77777777" w:rsidR="006E2F4A" w:rsidRDefault="006E2F4A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="478F2F83" w14:textId="77777777" w:rsidR="00313516" w:rsidRDefault="00313516">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B583074" w14:textId="77777777" w:rsidR="006E2F4A" w:rsidRDefault="006E2F4A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3F7B95ED" w14:textId="77777777" w:rsidR="00313516" w:rsidRDefault="00313516">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-      </w:pPr>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DA1C1C2" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73647151" w14:textId="28430BE5" w:rsidR="00BD028E" w:rsidRDefault="00BD028E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:noProof/>
       </w:rPr>
-    </w:lvl>
-[...6689 lines deleted...]
-</w:numbering>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46EC5422" wp14:editId="44CDDA78">
+          <wp:extent cx="6591935" cy="993775"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="476825039" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6591935" cy="993775"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03361093" w14:textId="77777777" w:rsidR="00BD028E" w:rsidRDefault="00BD028E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="138"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00107CD9"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00E44DB6"/>
+    <w:rsidRoot w:val="00BD028E"/>
+    <w:rsid w:val="002B5B58"/>
+    <w:rsid w:val="00313516"/>
+    <w:rsid w:val="004D3309"/>
+    <w:rsid w:val="00884118"/>
+    <w:rsid w:val="00AD58E0"/>
+    <w:rsid w:val="00BD028E"/>
+    <w:rsid w:val="00C05DC5"/>
+    <w:rsid w:val="00D36DCA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="594E9830"/>
+  <w14:docId w14:val="43925057"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3BBAEE4B-82B9-463C-A19A-14F21CDF6F77}"/>
+  <w15:docId w15:val="{A83D4DD7-503B-41A2-8B31-DF7F22F6F197}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -10044,51 +6622,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10157,51 +6735,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -10358,685 +6936,709 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00BD028E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="160" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
+      <w:spacing w:before="80" w:after="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
-      <w:spacing w:before="160"/>
+      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:before="360" w:after="360"/>
+      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00107CD9"/>
+    <w:rsid w:val="00BD028E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
-[...59 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C210CA"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C210CA"/>
+    <w:rsid w:val="00BD028E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C210CA"/>
+    <w:rsid w:val="00BD028E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C210CA"/>
+    <w:rsid w:val="00BD028E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -11291,59 +7893,393 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009319E6FC73434E46BE689530D734CEA9" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dabc4970c5a0edd82024ceee733fe2b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="60d67024-c8c5-4b11-b374-83d3db52bf78" xmlns:ns3="c1fe6e3c-b0d6-4540-89a6-eb67b7867d4e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="527f486c929b1011925383d009af2333" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="60d67024-c8c5-4b11-b374-83d3db52bf78"/>
+    <xsd:import namespace="c1fe6e3c-b0d6-4540-89a6-eb67b7867d4e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="18" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60d67024-c8c5-4b11-b374-83d3db52bf78" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="14" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2c8d5fda-b97d-42c6-97e2-f76465e161c0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="24" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1fe6e3c-b0d6-4540-89a6-eb67b7867d4e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{01e735cc-3062-4384-9dac-9a4d3bab5025}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c1fe6e3c-b0d6-4540-89a6-eb67b7867d4e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Notes xmlns="60d67024-c8c5-4b11-b374-83d3db52bf78" xsi:nil="true"/>
+    <SharedWithUsers xmlns="c1fe6e3c-b0d6-4540-89a6-eb67b7867d4e">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60d67024-c8c5-4b11-b374-83d3db52bf78">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c1fe6e3c-b0d6-4540-89a6-eb67b7867d4e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{559F32ED-B778-4F97-834A-3F1AAAAF375E}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C721A95F-3803-4EB5-9CD8-0DF7876EDF5A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17DDA341-2122-452D-AAD6-1B3D31F6E8BA}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>948</Characters>
+  <Pages>3</Pages>
+  <Words>450</Words>
+  <Characters>2568</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>SY ICB IT Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1112</CharactersWithSpaces>
+  <CharactersWithSpaces>3012</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Trudy Warner</dc:creator>
+  <dc:creator>FISHER, Laura (NHS SOUTH YORKSHIRE ICB - 03N)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101009319E6FC73434E46BE689530D734CEA9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>